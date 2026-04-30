--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -180,2176 +180,2306 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+                <w:t xml:space="preserve">Does psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111 (art. 103000), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.103000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062916v1</w:t>
+                <w:t xml:space="preserve">hal-05577892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289298v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Moal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214 ([Art. 108167]), 13 p. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113382v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Study of Binding Communication to Promote Ecological Behavior: The Commitment Technique Combined with Persuasive Communication in Mass Media Streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Vaidis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.102723. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214 ([Art. 108167]), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213008v1</w:t>
+                <w:t xml:space="preserve">hal-05113382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large-Scale Study of Binding Communication to Promote Ecological Behavior: The Commitment Technique Combined with Persuasive Communication in Mass Media Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.102723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062915v1</w:t>
+                <w:t xml:space="preserve">hal-05213008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lehoux</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461378v1</w:t>
+                <w:t xml:space="preserve">hal-05062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Bakkali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grynberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389873v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Langlais</w:t>
+                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 [art 115017], 15 p. </w:t>
+              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad8f96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774710v1</w:t>
+                <w:t xml:space="preserve">hal-04389873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmasking School Bullying Witnesses: Five Different Psychological Profiles related to Intention to Defend Victims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School Psychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Topic Section on Science and Services to Promote Safe and Supportive Schools, 53 (6), pp.703-721. </w:t>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 [art 115017], 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2372966X.2021.1978272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad8f96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346847v1</w:t>
+                <w:t xml:space="preserve">hal-04774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unmasking School Bullying Witnesses: Five Different Psychological Profiles related to Intention to Defend Victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaidis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+              <w:t xml:space="preserve">School Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Topic Section on Science and Services to Promote Safe and Supportive Schools, 53 (6), pp.703-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2372966X.2021.1978272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+                <w:t xml:space="preserve">hal-03346847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772603v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694129v1</w:t>
+                <w:t xml:space="preserve">hal-04772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering victim-defending behaviors among school bullying witnesses: A longitudinal and experimental test of two new strategies for changing behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11218-022-09745-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894939v1</w:t>
+                <w:t xml:space="preserve">hal-03694129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the First Step of the Induced-Hypocrisy Paradigm Really Matter? An Initial Investigation Using a Meta-Analytic Approach</w:t>
+                <w:t xml:space="preserve">Fostering victim-defending behaviors among school bullying witnesses: A longitudinal and experimental test of two new strategies for changing behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/19485506231188164⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-022-09745-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210145v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Does the First Step of the Induced-Hypocrisy Paradigm Really Matter? An Initial Investigation Using a Meta-Analytic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
+              <w:t xml:space="preserve">Social Psychological and Personality Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19485506231188164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04258213v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When combining injunctive and descriptive norms strengthens the hypocrisy effect: A test in the field of discrimination</w:t>
+                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.989599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03880483v1</w:t>
+                <w:t xml:space="preserve">hal-04258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When combining injunctive and descriptive norms strengthens the hypocrisy effect: A test in the field of discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.989599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2359,4297 +2489,4297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chesterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological-needs-based model of dissonance : une nouvelle modélisation intégrative de l’implication des besoins psychologiques fondamentaux dans les processus de dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Hamonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475645v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466176v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
+                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455234v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047366v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527826v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins de harcèlement scolaire : Identification de cinq profils psychologiques sur la base de la théorie du comportement planifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262597v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047381v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373285v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262615v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser le vivre ensemble au collège ? Deux stratégies psychosociales promouvant l’aide aux victimes de harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition des Journées de l’Ecole Doctorale 556 HSRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet combiné des normes sociales dans le paradigme de l’hypocrisie induite : une application dans la prévention des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'ADRIPS - Symposium : La dissonance : Prolongements théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS (Association de Psychologie Sociale), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262577v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262720v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet combiné des normes sociales dans le paradigme de l’hypocrisie induite : une application dans la prévention des discriminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'ADRIPS - Symposium : La dissonance : Prolongements théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS (Association de Psychologie Sociale), Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262568v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262592v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP (Société Française de Psychologie), Sep 2019, Poitiers, France. pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144778v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of musical practice on resilience strategies: the case of people presents at the Bataclan during the terrorist attacks of November 13, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Orianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neurosciences and Music – VIII Wiring, re-wiring, and well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossip, induced hypocrisy, and knowledge sharing at work</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SPSP (Society for Personality and Social Psychology) 2022 Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San Francisco, California USA, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498338v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gossip, induced hypocrisy, and knowledge sharing at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
+              <w:t xml:space="preserve">The SPSP (Society for Personality and Social Psychology) 2022 Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, California USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880505v1</w:t>
+                <w:t xml:space="preserve">hal-04498338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046119v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
+              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694215v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Strength of Social Norm impacts Induced-Hypocrisy Effect: Application to Discrimination Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSP Convention 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, New Orleans, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6659,235 +6789,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Norm Deviation as a Process Underlying the Induced-Hypocrisy Effect: Findings from a Five-Study Experimental Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6897,114 +7027,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role des normes sociales dans la production et compréhension de l'effet d'hypocrisie induite : application à la prévention des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Normandie Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NORMC012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03827380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7072,51 +7202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9C6564A"/>
+    <w:nsid w:val="EB41E800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7303,51 +7433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mauduy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4604-5314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265233879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mauduy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4604-5314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265233879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>