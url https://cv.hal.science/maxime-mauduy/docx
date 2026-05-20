--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -344,1581 +344,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
+              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062916v1</w:t>
+                <w:t xml:space="preserve">hal-04389873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (25), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289298v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
+                <w:t xml:space="preserve">Planning limits or inhibiting risky alcohol consumption? Towards a deeper understanding of Protective Behavioral Strategies in students through factorial and latent profile analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108167⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (108377), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2025.108377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113382v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Study of Binding Communication to Promote Ecological Behavior: The Commitment Technique Combined with Persuasive Communication in Mass Media Streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David C. Vaidis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05213008v1</w:t>
+                <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214 ([Art. 108167]), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05062915v1</w:t>
+                <w:t xml:space="preserve">hal-05113382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOhol use, Norms, Identities and Motivations-based (ALCONIM) prevention program for binge drinking among college students: a study protocol for a parallel-group randomized controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large-Scale Study of Binding Communication to Promote Ecological Behavior: The Commitment Technique Combined with Persuasive Communication in Mass Media Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09272-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.102723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461378v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variations of the psychosocial determinants of problematic alcohol consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Research and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.13-18. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16066359.2023.2297726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389873v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 [art 115017], 15 p. </w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad8f96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774710v1</w:t>
+                <w:t xml:space="preserve">hal-04772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmasking School Bullying Witnesses: Five Different Psychological Profiles related to Intention to Defend Victims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School Psychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Topic Section on Science and Services to Promote Safe and Supportive Schools, 53 (6), pp.703-721. </w:t>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 [art 115017], 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2372966X.2021.1978272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad8f96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346847v1</w:t>
+                <w:t xml:space="preserve">hal-04774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unmasking School Bullying Witnesses: Five Different Psychological Profiles related to Intention to Defend Victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaidis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+              <w:t xml:space="preserve">School Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Topic Section on Science and Services to Promote Safe and Supportive Schools, 53 (6), pp.703-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2372966X.2021.1978272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+                <w:t xml:space="preserve">hal-03346847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772603v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
+                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694129v1</w:t>
+                <w:t xml:space="preserve">hal-04258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering victim-defending behaviors among school bullying witnesses: A longitudinal and experimental test of two new strategies for changing behavior</w:t>
+                <w:t xml:space="preserve">Tobacco Dependence among French University Students: A Cluster Analytic Approach to Identifying Distinct Psychological Profiles of Smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.263-274. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.226-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11218-022-09745-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00220426221107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894939v1</w:t>
+                <w:t xml:space="preserve">hal-03694129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the First Step of the Induced-Hypocrisy Paradigm Really Matter? An Initial Investigation Using a Meta-Analytic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,152 +1976,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Norm Rather Than Social Norm in the Induced-Hypocrisy Paradigm: A Test in the Context of School Bullying Victim Support</w:t>
+                <w:t xml:space="preserve">Fostering victim-defending behaviors among school bullying witnesses: A longitudinal and experimental test of two new strategies for changing behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1 [ART. 14]), 6 p. </w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.263-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11218-022-09745-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258213v1</w:t>
+                <w:t xml:space="preserve">hal-03894939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When combining injunctive and descriptive norms strengthens the hypocrisy effect: A test in the field of discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2337,103 +2337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
@@ -2497,722 +2497,692 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518906v1</w:t>
+                <w:t xml:space="preserve">hal-05149992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : leur valeur subjective comme prédicteur de leur utilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">17e édition du Colloque Jeunes Cherheur·euses de l’ADRIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144894v1</w:t>
+                <w:t xml:space="preserve">hal-05518906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESBRA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345742v1</w:t>
+                <w:t xml:space="preserve">hal-05144894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Langlais</w:t>
+                <w:t xml:space="preserve">Alcohol-related Protective Behavioral Strategies among students: patterns of use and what psychosocial factors may hinder adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">20th ESBRA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149992v1</w:t>
+                <w:t xml:space="preserve">hal-05345742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological-needs-based model of dissonance : une nouvelle modélisation intégrative de l’implication des besoins psychologiques fondamentaux dans les processus de dissonance cognitive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045637v1</w:t>
+                <w:t xml:space="preserve">hal-04528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological-needs-based model of dissonance : une nouvelle modélisation intégrative de l’implication des besoins psychologiques fondamentaux dans les processus de dissonance cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047358v1</w:t>
+                <w:t xml:space="preserve">hal-05045637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de protection comportementales liées à l’alcool : valeur subjective et efficacité perçue comme prédicteurs de leur utilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Réflexion En Psychopathologie Cognitive (GREPACO), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3231,899 +3201,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ateliers d'intervention psychosociale au service de la prévention du Binge Drinking en milieu étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française d’Alcoologie (JSPA) Alcool en France : prévention, soin, engagement [Atelier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Alcoologie (SPA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527831v1</w:t>
+                <w:t xml:space="preserve">hal-05047358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ALCO-PBS : quelles stratégies comportementales de protection privilégier ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vaut-il mieux planifier ses consommations d'alcool et/ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Laboratoire de Psychologie de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie de Caen Normandie (LPCN - UR 7452), Mar 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">DEMAIN : 4ème Journée de l’Ecole Doctorale Hommes, Sociétés, Risques, Territoires (JED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale Hommes, Sociétés, Risques, Territoires (ED HSRT), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528201v1</w:t>
+                <w:t xml:space="preserve">hal-04527831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047366v1</w:t>
+                <w:t xml:space="preserve">hal-04455175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
+                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455234v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527826v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier ses consommations d’alcool et/ou inhiber ses pratiques à risque ? Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementale et enjeux de prévention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive (GREPACO), May 2023, Louvain-La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475645v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies comportementales de protection et consommation d’alcool : corrélats psychologiques et profils latents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466176v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
+                <w:t xml:space="preserve">Profils latents d’utilisateurs et utilisatrices des stratégies de protection comportementales : vaut-il mieux planifier ses consommations d’alcool ou inhiber ses pratiques à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la Fédération Hospitalo-Universitaire – A²M²P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hospitalo-Universitaire – Améliorer le pronostic des troubles Addictifs et Mentaux par une Médecine Personnalisée (FHU – A²M²P), Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455175v1</w:t>
+                <w:t xml:space="preserve">hal-04527826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoins de harcèlement scolaire : Identification de cinq profils psychologiques sur la base de la théorie du comportement planifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,1007 +4155,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
+                <w:t xml:space="preserve">Comment favoriser le vivre ensemble au collège ? Deux stratégies psychosociales promouvant l’aide aux victimes de harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">3ème édition des Journées de l’Ecole Doctorale 556 HSRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047381v1</w:t>
+                <w:t xml:space="preserve">hal-03262672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
+                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373285v1</w:t>
+                <w:t xml:space="preserve">hal-03262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262615v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance au tabac chez les étudiants à l'université : une approche en cluster pour identifier des profils psychologiques de fumeurs</w:t>
+                <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262597v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle(s) des Stratégies Comportementales de Protection dans le Binge Drinking chez les étudiants à l'Université : Modérateur ou Médiateur des Déterminants Psychologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">16ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO). Addictions : diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de REflexion en psychoPAthologie COgnitive (GREPACO), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543926v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser le vivre ensemble au collège ? Deux stratégies psychosociales promouvant l’aide aux victimes de harcèlement scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Journées de l’Ecole Doctorale 556 HSRT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262672v1</w:t>
+                <w:t xml:space="preserve">hal-03543926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet combiné des normes sociales dans le paradigme de l’hypocrisie induite : une application dans la prévention des discriminations</w:t>
+                <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de l'ADRIPS - Symposium : La dissonance : Prolongements théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS (Association de Psychologie Sociale), Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262568v1</w:t>
+                <w:t xml:space="preserve">hal-03262577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils psychologiques, dépendance et intention d'arrêt chez les étudiant.e.s fumeur.se.s : une approche par analyse en cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Francophone de Tabacologie (CSFT) : Tabagisme : le début de la fin..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Tabacologie, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262577v1</w:t>
+                <w:t xml:space="preserve">hal-03262720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet combiné des normes sociales dans le paradigme de l’hypocrisie induite : une application dans la prévention des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l'ADRIPS - Symposium : La dissonance : Prolongements théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS (Association de Psychologie Sociale), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262720v1</w:t>
+                <w:t xml:space="preserve">hal-03262568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -5184,90 +5184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5292,77 +5292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers psychosociaux pour faciliter l'intention d'aide aux victimes de harcèlement scolaire ? Application de la théorie du comportement planifié chez les témoins actifs et passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,77 +5639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Behavioral Strategies: does using the most protective pattern depend on subjective values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Groningen, The Netherlands, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5728,917 +5728,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of musical practice on resilience strategies: the case of people presents at the Bataclan during the terrorist attacks of November 13, 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neurosciences and Music – VIII Wiring, re-wiring, and well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616897v1</w:t>
+                <w:t xml:space="preserve">hal-04969599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaut-il mieux planifier des limites sur sa consommation d’alcool ou inhiber ses pratiques à risques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+                <w:t xml:space="preserve">Influences of musical practice on resilience strategies: the case of people presents at the Bataclan during the terrorist attacks of November 13, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Orianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
+              <w:t xml:space="preserve">The Neurosciences and Music – VIII Wiring, re-wiring, and well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969599v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880505v1</w:t>
+                <w:t xml:space="preserve">hal-03694215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossip, induced hypocrisy, and knowledge sharing at work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Priolo</w:t>
+                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SPSP (Society for Personality and Social Psychology) 2022 Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San Francisco, California USA, United States</w:t>
+              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498338v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Gossip, induced hypocrisy, and knowledge sharing at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The SPSP (Society for Personality and Social Psychology) 2022 Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, California USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684651v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694215v1</w:t>
+                <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de l’âge sur les déterminants psychosociaux de la consommation d’alcool dans la population générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046119v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6803,51 +6803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Norm Deviation as a Process Underlying the Induced-Hypocrisy Effect: Findings from a Five-Study Experimental Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,77 +6917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7041,51 +7041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role des normes sociales dans la production et compréhension de l'effet d'hypocrisie induite : application à la prévention des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Normandie Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NORMC012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7202,51 +7202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB41E800"/>
+    <w:nsid w:val="503BC2E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7433,51 +7433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mauduy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4604-5314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265233879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mauduy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4604-5314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265233879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04389873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Bakkali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16066359.2023.2297726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09272-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2025.108377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2372966X.2021.1978272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.776" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426221107560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09745-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Couillaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fraile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05046119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827380v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>