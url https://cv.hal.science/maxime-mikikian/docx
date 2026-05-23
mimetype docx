--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Mikikian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche - CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8492-3635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176883800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid temperature effect on Pt-Sn properties during plasma sputtering onto polyethylene glycol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilane Kevin Tagueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-8873928/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the interaction of an Ar/CH 4 plasma with a surface: Growth, structure, and sputtering of the deposited C:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (8), pp.e2400084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202400084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of the surface loss probabilities of neutral species in argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn‐christopher Otakandza-Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e2300120. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties and discharging of dust particles in an Ar/C2H2 plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad1b0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and applications of dusty plasmas: The Perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), pp.120601. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0168088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of reactive neutral chemistry in an argon‐methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2200192. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202200192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCHARGING OF DUST PARTICLES OF DIFFERENT SIZES IN AN ARGON AFTERGLOW PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (142), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46813/2022-142-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling results on the dust charge distribution in a plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.093702. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust dynamics during the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.095201. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon/dust and pure argon pulsed plasmas explored using a spatially-averaged model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.065202. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abc210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties as function of time in Ar/C2H2 dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Ivko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.135203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab6625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spikes formed on mesoporous silicon by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 509, pp.144820. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of argon–acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.014014. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aade2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of process conditions on the chemistry of an Ar/C2H2 dust‐forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1800209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201800209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and dust-particle generation in pure methane plasma: Influence of the RF electrode cleanliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.063301. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5099326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of nanosecond ultraviolet laser pulses with reactive dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdi M.J.H. van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Nijdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.213103. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.475302. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/47/475302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plasma Chemistry of an RF Discharge Containing Aluminium Tri-Isopropoxide Studied by FTIR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Röpcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.170. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.201310065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low frequency instabilities in a Krypton dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable Plasmoids in Dusty Plasma Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.2670. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2326459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom into dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a direct current field on the microparticle charge in the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei V. Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mierk Schwabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.123702. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4843855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging and Splitting of Plasma Spheroids in a Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.245007. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.245007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.174035. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ch Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.174035. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inhomogeneities near the electrodes of a capacitively-coupled radio-frequency discharge containing dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.24018. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ch Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.4035. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carousel Instability in a Capacitively Coupled RF Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2748. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2155675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited void instability during dust particle growth in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.083705. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3479831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in low-pressure plasmas: Formation and induced phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.1273. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-09-10-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas: synthesis, structure and dynamics of a dust cloud in a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.13106. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold phenomena in a throbbing complex plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.075002. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge électrique résiduelle sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (4), pp.625. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2007.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4-5), pp.235. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200910025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Emission Modifications and Instabilities Induced by the Presence of Growing Dust Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1012. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust charge distribution in complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84, pp.35002. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/84/35002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust density effect on complex plasma decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 372, pp.5336. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2008.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust-Cloud Dynamics in a Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1014. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities during the growth of dust successive generations in silane-based plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.103704. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2998835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ambipolar-to-free diffusion transition on dust particle charge in a complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.063705. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Generations of Dust in Complex Plasmas: A Cyclic Phenomenon in the Void Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.045001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Oscillations in Complex Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.225005. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Silicon Thin Films Deposited Under Dusty Plasma Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1016. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited void instability in dusty plasmas: plasma and dust cloud dynamics during the heartbeat instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.268. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/8/268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency instabilities during dust particle growth in a radio-frequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.092103. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2337793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited instability occurring during the nanoparticle formation in an Ar-SiH4 low pressure radio frequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.064301. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2179973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal silicon nanoparticles: An instability to check their synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.013107. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual dust charges in discharge afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.026403. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.026403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of void dynamics in a dusty discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (8), pp.3733. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1761578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and behaviour of dust particle clouds in a radio-frequency discharge: results in the laboratory and under microgravity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubertus M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor E. Morfill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron diffraction and high-resolution transmission microscopy studies of nanostructured Si thin films deposited by radiofrequency dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 403-404, pp.467. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(01)01663-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic structure of the nanocrystalline Si particles appearing in nanostructured Si thin films produced in low-temperature radiofrequency plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (8), pp.4684. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1506382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-sphere levitation in a sheath of a low pressure continuous discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, T89, pp.163. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1238/Physica.Topical.089a00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheath modification in the presence of dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.4418. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1316085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High negative charge of a dust particle in a hot cathode discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.7420. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.7420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional (2D) radio frequency (RF) argon discharge - dust free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de la recherche, La recherche de pointe à l'USJ : Synergie et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of surface loss probabilities during the growth of C:H films from an argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of hydrocarbon film deposition in an Ar/CH4 low-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par COMSOL de la dynamique de nanoparticules dans un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de la recherche, La recherche au service de la société dans un Liban en crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en volume et formation de clusters dans les plasmas Ar/CH4 : Une approche de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to volume and surface molecular reactivity in Ar/CH4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution and dynamics of nanoparticles during the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-XI, 11th International Symposium on Plasma Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust charge distribution in a plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2022 - 48th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht, Netherlands. pp.O4.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG 2022 - The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynamique moléculaire de la réactivité des espèces neutres principales d’un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of initial stage of hydrocarbon plasma dust nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Nonideal Plasmas 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon/dust pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sitges (Virtual), Spain. pp.O4.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of CH4 plasma deposition on stainless steel surfaces: C2H3+ bombardment on hydrocarbon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study for the PECVD from Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.#321065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties as function of time in Ar/C2H2 dust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Seminar on Dusty Plasmas (IOSDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation and dynamics in laboratory hydrocarbon plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the NanoWorld to StarDust, NW2SD International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spiked mesoporous silicon formed by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mehlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Applied Surface Science (ICASS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spiked mesoporous silicon formed by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International LIPSS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cleaning process of the electrodes in an rf (13.56 MHz) methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dimethylamine injection on the formation of particles in a low temperature argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brian Alexander Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de poudres et de films carbonés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique "Suie" - La suie : Formation, Caractérisation et Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-composites carbonés synthétisés en laboratoire dans du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GIEAN (Groupe Interdisciplinaire sur l'Electricité Atmosphérique Naturelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de particules et de dépôts dans des décharges RF (13,56 MHz) de méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in plasma parameters due to the presence of nanodust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M. Hala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Physical Society Conference on Plasma Physics (EPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenspektrometrische Untersuchungen an Nanopartikel-bildenden Plasmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Oberflächentechnologie mit Plasma- und Ionenstrahlprozessen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mühlleithen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de charge et d'agglomération dans les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PANANA 2015 : Plasmas atmosphériques et nanocomposites polymériques naturels à base d'aérosols: Comparaison avec les nanomatériaux synthétisés par plasma de laboratoire. DEFI Instrumentation aux limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Poudreux et Dynamique Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Réseau Plasmas Froids : Dynamique Moléculaire et Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Plasmoid Behaviors in Dusty Plasma Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt and PtX nanoclusters prepared by gas aggregation cluster source for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on aluminum tri-isopropoxide containing plasmas for the deposition of Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Röpcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Intelligent Materials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR spectroscopy studies of aluminium tri-isopropoxide (ATI) in an rf plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth instabilities: amplitude evolution and Laser Induced Fluorescence investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-O86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aluminium tri-isopropoxide (ATI) chemistry in an rf plasma by FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of dusty plasma instabilities: Pressure and power dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-O85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void behavior and profile using Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland. pp.P1.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive evolution of dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland. pp.O5.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations Multimodales et Phénomènes Non Linéaires dans les Plasmas Poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth kinetics in a sputtering discharge using Ar or Kr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.7.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes non linéaires dans les plasmas poussiéreux : Apparition d'oscillations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Mixed-Mode Oscillations in a Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport (CCT11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. pp.85, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814405645_0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les Plasmas Poussiéreux: Exploration par imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la Fluorescence Induite par Laser dans les Plasmas Poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of enhanced emission regions in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference (EPS) on Plasma Physics and 16th International Congress on Plasma Physics (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. pp.O2.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom into dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Waco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty rf nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Waco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et comportement de poussières dans un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Plasmas Froids, Journées du 10ème anniversaire et 2ème Journée Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Particle Growth in a Sputtering Discharge with Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void Investigations using Laser Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on Dusty (or Complex) Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the electron temperature in a low pressure dusty rf methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inhomogeneities near the electrodes of a capacitively-coupled radio-frequency discharge containing dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty (Complex) plasmas as highly unstable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Physics of Complex Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar I density profile and temperature determination by LIF measurement in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth and related phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Summer School "Low Temperature Plasma Physics: Basics and Applications" &amp; Master Class "Plasma Coatings on Polymers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Badhonnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas in applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Chiboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wörner Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the decharging properties of microparticles in the plasma afterglow in PK-3 Plus on the ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei V. Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Imaging of Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma and nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Oscillations of a Dust Cloud in a rf Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void instabilities and void oscillations in complex plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mierk Schwabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Fine Particle Plasmas: Generation, Growth, Behavior and Control of Fine Particles in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Plasma Nanoscience (iPlasmaNano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et transport de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Chimie sur les poudres", Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth in PK-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold phenomena in a throbbing dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. pp.O3.312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poussiéreux: le &amp;quot;void&amp;quot; et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in low-pressure plasmas: Formation and induced phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of dust particles and related phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas II (DSDP2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities and void dynamics in the PKE-Nefedov reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PK-3 Plus Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas: synthesis, structure and dynamics of a dust cloud in a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Cloud Dynamics in Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.189, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Cloud Dynamics In Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece. pp.O-3.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited instabilities in plasmas containing dust particles (dusty or complex plasmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle growth and detection in low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular Threshold Behavior of Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas (ICPDP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.5, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasma diffusion losses on dust charge relaxation in discharge afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.183, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust density influence on complex plasma decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.185, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterglow Complex Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Growth by RF Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Churton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.187, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Successive Generations in Ar/SiH4: Dust Cloud Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.285, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in discharge Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in complex (dusty) plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Meeting XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasma Dynamics During a Void Instability: Heartbeat Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust cloud dynamics during particle successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Ground measurement of dust residual charge in a dusty plasma afterglow using thermophoretic gravity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on the Interrelationship between Plasma Experiments in Laboratory and Space (IPELS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-2.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dust particles growth in low pressure Ar-CH4 cold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on the "Dust in Fusion Plasmas" Satellite Meeting of the 34th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of silicon nanoparticles in a rf silane-based discharge using very low gas temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du nuage de poudres dans un plasma: Void et Instabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrocarbon dust particle formation in Ar-CH4 radiofrequency low pressure discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependance of dust residual charge on plasma parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.O-5.008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma decays in dusty afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-2.068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust cloud dynamics during silicon particle deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle synthesis in N2-CH4 gas mixture capacitively coupled radiofrequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.O-3.006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the different instabilities occurring in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual dust charges in an afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kiev, Ukraine. 002pdl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges résiduelles sur des poudres à l'extinction d'un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges électriques résiduelles sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Micropesanteur Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dust with residual charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Conference on Plasma Science and Technology and 19th Symposium on Plasma Science for Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique d'un plasma Azote/Méthane et synthèse de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a radiofrequency dust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge électrique résiduelle sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conf. de la Sté Française d'Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanocristaux de silicium par PECVD à très basses températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual electric charges on dust grains at plasma extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rome, Italy. pp.P-4.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Institute of Physics, 17th National Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les plasmas: formation de poussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge related phenomena in dusty plasmas : instabilities and residual charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, growth and behavior of dust particles in a sputtering discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Student Conference, Week of Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Prague, Czech Republic. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of single-crystal silicon nanoparticles at very low gas temperature in a rf silane-based discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rome, Italy. pp.P-4.043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Fine Particle Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth instabilities in silane-based plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Student Conference, Week of Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Prague, Czech Republic. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the earlier phase of nucleation and growth of nanoparticles in argon-silane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanocrystallite formation and growth in an Ar/SiH4 radiofrequency plasma at temperatures below 0°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Charge in complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Cuthbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Institute of Physics, 17th National Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Brisbane, Australia. pp.0080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Micropesanteur Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid simulation of a CCRF dusty plasma using COMSOL®: First stage under dust-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de dynamique moléculaire pour l'étude de la réactivité en surface des espèces neutres dans un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation by COMSOL® for the Dynamics of Nanoparticles in a Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of neutral species in homogeneous phase in molecular dynamics simulation of Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the heterogeneous and homogeneous phase of an Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PISACMS 2021 : Paris International School on Advanced Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry in a nanoparticle forming ethanol RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sitges (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of methane dissociation and deposition rates in a Ar/CH4 RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigations in a Ar/CH4 radio frequency low pressure discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and surface adsorption measurements in a nanoparticle forming Ar/ethanol RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of successive 3-minute experiments on dust-particle generation and behaviour in methane RF discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.#321477, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of CH4 plasma deposition on stainless steel surfaces: Calculation of the sticking coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. , pp.#321080, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid nanoparticle nucleation by dimethylamine injection in an argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brian Alexander Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the NanoWorld to StarDust, NW2SD International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser beam irradiation of mesoporous C-Si: large scale texturing for energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle cloud evolution in an acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Marvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Plasma Surface Engineering (PSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local extraction of nanoparticles from a dusty CCRF discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Marvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Conference of the DPG and DPG Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erlangen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering: A complex dust cloud structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.107, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of plates taped on the powered electrode on dust-particles generated in a CH4 radio-frequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Plasma Surface Engineering (PSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the RF Electrode Cleanliness on Plasma Characteristics and Dust-Particle Generation in Methane Dusty Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdenek Nemecek, Jiri Pavlu and Jana Safrankova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. American Institute of Physics (AIP), 1925, pp.020024, 2018, DIVERSE WORLD OF DUSTY PLASMAS: Proceedings of the 8th International Conference on the Physics of Dusty Plasmas. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Growth in Ethanol Based Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdenek Nemecek, Jiri Pavlu and Jana Safrankova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. American Institute of Physics (AIP), 1925, pp.020025, 2018, DIVERSE WORLD OF DUSTY PLASMAS: Proceedings of the 8th International Conference on the Physics of Dusty Plasmas. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric measurements on a nanodust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric measurements on a nanodust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry to control dust particle growth in an acetylene plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of nanosecond UV laser pulses with reactive dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. J. H. van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Nijdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Physical Society Conference on Plasma Physics (EPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de poudres dans un plasma par pulvérisation de matière carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes pour créer des nanoparticules dans un plasma : à partir d'un précurseur liquide ou d'un matériau pulvérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two methods to create dust particles in a plasma: from a liquid precursor or material sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of short UV laser pulses with a complex plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M.J.H van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on the Exploration of Low-Temperature Plasma Physics (WELTPP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from material sputtering and liquid precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas aggregation source based on pulsed plasma sputtering for the synthesis of PtX catalytic nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Melzer, Jürgen Meichsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. European Physical Society, 38B, pp.P2-04-03, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’analogues aux aérosols : Les plasmas poudreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique : Aérosols : Des sources aux enjeux environnementaux et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique, évolUtion et inSTabilités de Poudres catalytiques par Pulvérisation Plasma Pulsé pour pile à Electrolyte Membranaire (Dust4Pem)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop de la Cellule Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low pressure capacitively coupled RF discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallized nanodust particles growth in low-pressure cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kawai, H. Ikegami, N. Sato, A. Matsuda, K. Uchino, M. Kuzuya, A. Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Plasma Technology: Applications from Environmental to Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.399, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulation approach to plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piégeage de poussières dans la gaine d'un plasma de décharge continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00433818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PLASMAS POUSSIÉREUX : Synthèse, Structure et Dynamique d'un Nuage de Poussières dans un Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université d'Orléans, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts,16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clerouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Clérouin, C. Deutsch, M. Koenig, G. Maynard, M. Mikikian, V. Recoules, N. Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brault, D. Jones, L. Boillot, M. Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. 2017, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Proceedings, 20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hong, J.-M. Bauchire, M. Mikikian, H. Rabat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and Their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. 2014, 978-2-9548207-2-9;978-2-9548207-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, 4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mikikian, H. Rabat, E. Robert and J.-M. Pouvesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Orléans, France. 2012, Book of Abstracts, 4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics Volume 59, Issues 4-5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clerouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Clérouin, Maxime Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non‐Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (4-5 &amp; 6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Mikikian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche - CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8492-3635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176883800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid temperature effect on Pt-Sn properties during plasma sputtering onto polyethylene glycol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilane Kevin Tagueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sauldubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-8873928/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the interaction of an Ar/CH 4 plasma with a surface: Growth, structure, and sputtering of the deposited C:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (8), pp.e2400084. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202400084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of the surface loss probabilities of neutral species in argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn‐christopher Otakandza-Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e2300120. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202300120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties and discharging of dust particles in an Ar/C2H2 plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (14), pp.145202. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad1b0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and applications of dusty plasmas: The Perspectives 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), pp.120601. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0168088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of reactive neutral chemistry in an argon‐methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2200192. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.202200192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling results on the dust charge distribution in a plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.093702. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCHARGING OF DUST PARTICLES OF DIFFERENT SIZES IN AN ARGON AFTERGLOW PLASMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (142), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46813/2022-142-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust dynamics during the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Azarenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.095201. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon/dust and pure argon pulsed plasmas explored using a spatially-averaged model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.065202. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abc210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties as function of time in Ar/C2H2 dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Ivko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.135203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab6625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spikes formed on mesoporous silicon by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 509, pp.144820. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma chemistry and dust-particle generation in pure methane plasma: Influence of the RF electrode cleanliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (6), pp.063301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5099326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of argon–acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.014014. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aade2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of process conditions on the chemistry of an Ar/C2H2 dust‐forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1800209. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201800209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of nanosecond ultraviolet laser pulses with reactive dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdi M.J.H. van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Nijdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.213103. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PdPt catalyst synthesized by gas aggregation source and magnetron sputtering for fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.475302. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/47/475302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Plasma Chemistry of an RF Discharge Containing Aluminium Tri-Isopropoxide Studied by FTIR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Röpcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.170. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.201310065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of low frequency instabilities in a Krypton dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable Plasmoids in Dusty Plasma Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.2670. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2326459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom into dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a direct current field on the microparticle charge in the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei V. Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mierk Schwabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.123702. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4843855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging and Splitting of Plasma Spheroids in a Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.245007. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.245007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carousel Instability in a Capacitively Coupled RF Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.2748. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2155675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ch Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (17), pp.174035. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inhomogeneities near the electrodes of a capacitively-coupled radio-frequency discharge containing dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.24018. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.174035. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ch Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.4035. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in low-pressure plasmas: Formation and induced phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.1273. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-09-10-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited void instability during dust particle growth in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.083705. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3479831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas: synthesis, structure and dynamics of a dust cloud in a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.13106. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold phenomena in a throbbing complex plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.075002. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4-5), pp.235. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctpp.200910025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge électrique résiduelle sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (4), pp.625. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2007.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Oscillations in Complex Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.225005. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Silicon Thin Films Deposited Under Dusty Plasma Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1016. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust density effect on complex plasma decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 372, pp.5336. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2008.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust-Cloud Dynamics in a Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1014. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities during the growth of dust successive generations in silane-based plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.103704. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2998835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust charge distribution in complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84, pp.35002. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/84/35002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Emission Modifications and Instabilities Induced by the Presence of Growing Dust Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.1012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.920946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the ambipolar-to-free diffusion transition on dust particle charge in a complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.063705. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2938387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive Generations of Dust in Complex Plasmas: A Cyclic Phenomenon in the Void Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.045001. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited void instability in dusty plasmas: plasma and dust cloud dynamics during the heartbeat instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.268. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/8/268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual dust charges in discharge afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.026403. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.026403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-crystal silicon nanoparticles: An instability to check their synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.013107. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2219395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency instabilities during dust particle growth in a radio-frequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.092103. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2337793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited instability occurring during the nanoparticle formation in an Ar-SiH4 low pressure radio frequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.064301. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2179973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of void dynamics in a dusty discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (8), pp.3733. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1761578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and behaviour of dust particle clouds in a radio-frequency discharge: results in the laboratory and under microgravity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubertus M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor E. Morfill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic structure of the nanocrystalline Si particles appearing in nanostructured Si thin films produced in low-temperature radiofrequency plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (8), pp.4684. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1506382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron diffraction and high-resolution transmission microscopy studies of nanostructured Si thin films deposited by radiofrequency dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 403-404, pp.467. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(01)01663-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-sphere levitation in a sheath of a low pressure continuous discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, T89, pp.163. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1238/Physica.Topical.089a00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheath modification in the presence of dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.4418. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1316085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High negative charge of a dust particle in a hot cathode discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Doveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.7420. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.7420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional (2D) radio frequency (RF) argon discharge - dust free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de la recherche, La recherche de pointe à l'USJ : Synergie et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of hydrocarbon film deposition in an Ar/CH4 low-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par COMSOL de la dynamique de nanoparticules dans un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de la recherche, La recherche au service de la société dans un Liban en crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics approach for the calculation of surface loss probabilities during the growth of C:H films from an argon-methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG 2022 - The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics approach to volume and surface molecular reactivity in Ar/CH4 plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité en volume et formation de clusters dans les plasmas Ar/CH4 : Une approche de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge distribution and dynamics of nanoparticles during the plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iPlasmaNano-XI, 11th International Symposium on Plasma Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust charge distribution in a plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2022 - 48th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maastricht, Netherlands. pp.O4.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study for the PECVD from Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of initial stage of hydrocarbon plasma dust nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Nonideal Plasmas 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par dynamique moléculaire de la réactivité des espèces neutres principales d’un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GdR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon/dust pulsed plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilija Stefanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sitges (Virtual), Spain. pp.O4.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulations of CH4 plasma deposition on stainless steel surfaces: C2H3+ bombardment on hydrocarbon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dust-forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.#321065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties as function of time in Ar/C2H2 dust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Seminar on Dusty Plasmas (IOSDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation and dynamics in laboratory hydrocarbon plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the NanoWorld to StarDust, NW2SD International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spiked mesoporous silicon formed by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Mehlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Applied Surface Science (ICASS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spiked mesoporous silicon formed by UV picosecond laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International LIPSS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cleaning process of the electrodes in an rf (13.56 MHz) methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of argon-acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Denysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dimethylamine injection on the formation of particles in a low temperature argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brian Alexander Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR SUIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique "Suie" - La suie : Formation, Caractérisation et Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-composites carbonés synthétisés en laboratoire dans du méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GIEAN (Groupe Interdisciplinaire sur l'Electricité Atmosphérique Naturelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de particules et de dépôts dans des décharges RF (13,56 MHz) de méthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de poudres et de films carbonés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Physical Society Conference on Plasma Physics (EPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massenspektrometrische Untersuchungen an Nanopartikel-bildenden Plasmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Oberflächentechnologie mit Plasma- und Ionenstrahlprozessen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mühlleithen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in plasma parameters due to the presence of nanodust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M. Hala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de charge et d'agglomération dans les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PANANA 2015 : Plasmas atmosphériques et nanocomposites polymériques naturels à base d'aérosols: Comparaison avec les nanomatériaux synthétisés par plasma de laboratoire. DEFI Instrumentation aux limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas Poudreux et Dynamique Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Réseau Plasmas Froids : Dynamique Moléculaire et Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Plasmoid Behaviors in Dusty Plasma Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt and PtX nanoclusters prepared by gas aggregation cluster source for proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth instabilities: amplitude evolution and Laser Induced Fluorescence investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-O86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR spectroscopy studies of aluminium tri-isopropoxide (ATI) in an rf plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on aluminum tri-isopropoxide containing plasmas for the deposition of Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Röpcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Intelligent Materials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aluminium tri-isopropoxide (ATI) chemistry in an rf plasma by FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of dusty plasma instabilities: Pressure and power dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-O85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void behavior and profile using Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland. pp.P1.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations Multimodales et Phénomènes Non Linéaires dans les Plasmas Poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive evolution of dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland. pp.O5.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom into dusty plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Waco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty rf nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on the Physics of Dusty Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Waco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth kinetics in a sputtering discharge using Ar or Kr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.7.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes non linéaires dans les plasmas poussiéreux : Apparition d'oscillations multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les Plasmas Poussiéreux: Exploration par imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Mixed-Mode Oscillations in a Dusty Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport (CCT11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France. pp.85, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814405645_0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la Fluorescence Induite par Laser dans les Plasmas Poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of enhanced emission regions in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference (EPS) on Plasma Physics and 16th International Congress on Plasma Physics (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. pp.O2.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void Investigations using Laser Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on Dusty (or Complex) Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the electron temperature in a low pressure dusty rf methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inhomogeneities near the electrodes of a capacitively-coupled radio-frequency discharge containing dust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty (Complex) plasmas as highly unstable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Physics of Complex Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar I density profile and temperature determination by LIF measurement in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Particle Growth in a Sputtering Discharge with Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et comportement de poussières dans un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Plasmas Froids, Journées du 10ème anniversaire et 2ème Journée Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle growth and related phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El-Hainouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Summer School "Low Temperature Plasma Physics: Basics and Applications" &amp; Master Class "Plasma Coatings on Polymers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Badhonnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas in applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Chiboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wörner Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the decharging properties of microparticles in the plasma afterglow in PK-3 Plus on the ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei V. Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Hagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Imaging of Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Physics of Dusty Plasmas (ICPDP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Garmisch-Partenkirchen, Germany. pp.445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Oscillations of a Dust Cloud in a rf Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void instabilities and void oscillations in complex plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf J. Heidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mierk Schwabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Fine Particle Plasmas: Generation, Growth, Behavior and Control of Fine Particles in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma for nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Plasma Nanoscience (iPlasmaNano-II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et transport de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Chimie sur les poudres", Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth in PK-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasma and nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold phenomena in a throbbing dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. pp.O3.312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poussiéreux: le &amp;quot;void&amp;quot; et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in low-pressure plasmas: Formation and induced phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities and void dynamics in the PKE-Nefedov reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PK-3 Plus Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of dust particles and related phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas II (DSDP2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty plasmas: synthesis, structure and dynamics of a dust cloud in a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle growth and detection in low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular Threshold Behavior of Dusty Plasma Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas (ICPDP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.5, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasma diffusion losses on dust charge relaxation in discharge afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.183, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-excited instabilities in plasmas containing dust particles (dusty or complex plasmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Cloud Dynamics In Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece. pp.O-3.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Cloud Dynamics in Complex Plasma Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Layden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.189, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterglow Complex Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.37, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust density influence on complex plasma decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.185, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Growth by RF Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Churton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.187, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2996830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Successive Generations in Ar/SiH4: Dust Cloud Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on the Physics of Dusty Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ponta Delgada, Azores, Portugal. pp.285, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2997132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particles in discharge Afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hersonissos, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in complex (dusty) plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Meeting XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-2.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dust particles growth in low pressure Ar-CH4 cold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on the "Dust in Fusion Plasmas" Satellite Meeting of the 34th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust cloud dynamics during particle successive generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Ground measurement of dust residual charge in a dusty plasma afterglow using thermophoretic gravity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on the Interrelationship between Plasma Experiments in Laboratory and Space (IPELS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty Plasma Dynamics During a Void Instability: Heartbeat Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of silicon nanoparticles in a rf silane-based discharge using very low gas temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du nuage de poudres dans un plasma: Void et Instabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrocarbon dust particle formation in Ar-CH4 radiofrequency low pressure discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-5.047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependance of dust residual charge on plasma parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.O-5.008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma decays in dusty afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.P-2.068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust cloud dynamics during silicon particle deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust particle synthesis in N2-CH4 gas mixture capacitively coupled radiofrequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Varsovie, Poland. pp.O-3.006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the earlier phase of nucleation and growth of nanoparticles in argon-silane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanocrystallite formation and growth in an Ar/SiH4 radiofrequency plasma at temperatures below 0°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Conf. on Reactive Plasmas and 23rd Symp. on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Matsushima-Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Charge in complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Cuthbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Institute of Physics, 17th National Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Brisbane, Australia. pp.0080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les plasmas poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Micropesanteur Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of a radiofrequency dust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge électrique résiduelle sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conf. de la Sté Française d'Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanocristaux de silicium par PECVD à très basses températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual electric charges on dust grains at plasma extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rome, Italy. pp.P-4.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Institute of Physics, 17th National Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dust with residual charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Conference on Plasma Science and Technology and 19th Symposium on Plasma Science for Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrique d'un plasma Azote/Méthane et synthèse de poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual dust charges in an afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kiev, Ukraine. 002pdl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges résiduelles sur des poudres à l'extinction d'un plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges électriques résiduelles sur des poudres à l'extinction d'un plasma poussiéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Micropesanteur Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the different instabilities occurring in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans les plasmas: formation de poussières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge related phenomena in dusty plasmas : instabilities and residual charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gaseous Electronics Meeting, Workshop on Dynamics and Statistics of Complex Multi-Component Systems in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Murramarang, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, growth and behavior of dust particles in a sputtering discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Student Conference, Week of Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Prague, Czech Republic. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of single-crystal silicon nanoparticles at very low gas temperature in a rf silane-based discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïfa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rome, Italy. pp.P-4.043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex plasma afterglow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Samarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Fine Particle Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust growth instabilities in silane-based plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Student Conference, Week of Doctoral Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Prague, Czech Republic. pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid simulation of a CCRF dusty plasma using COMSOL®: First stage under dust-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation by COMSOL® for the Dynamics of Nanoparticles in a Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de dynamique moléculaire pour l'étude de la réactivité en surface des espèces neutres dans un plasma Ar/CH4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry in a nanoparticle forming ethanol RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th EPS Plasma Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sitges (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of the heterogeneous and homogeneous phase of an Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PISACMS 2021 : Paris International School on Advanced Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of neutral species in homogeneous phase in molecular dynamics simulation of Ar/CH4 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of methane dissociation and deposition rates in a Ar/CH4 RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric investigations in a Ar/CH4 radio frequency low pressure discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Antibes (Online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry and surface adsorption measurements in a nanoparticle forming Ar/ethanol RF plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of successive 3-minute experiments on dust-particle generation and behaviour in methane RF discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.#321477, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics simulations of CH4 plasma deposition on stainless steel surfaces: Calculation of the sticking coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Christopher Otakandza Kandjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. , pp.#321080, 2020, e-booklet, Proceedings of 25th Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG 2020, Postponed until 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrashort laser beam irradiation of mesoporous C-Si: large scale texturing for energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderazek Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid nanoparticle nucleation by dimethylamine injection in an argon plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brian Alexander Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the NanoWorld to StarDust, NW2SD International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of plates taped on the powered electrode on dust-particles generated in a CH4 radio-frequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Plasma Surface Engineering (PSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle cloud evolution in an acetylene dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Marvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Plasma Surface Engineering (PSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local extraction of nanoparticles from a dusty CCRF discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Marvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Conference of the DPG and DPG Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Erlangen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering: A complex dust cloud structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.107, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the RF Electrode Cleanliness on Plasma Characteristics and Dust-Particle Generation in Methane Dusty Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Desdions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdenek Nemecek, Jiri Pavlu and Jana Safrankova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. American Institute of Physics (AIP), 1925, pp.020024, 2018, DIVERSE WORLD OF DUSTY PLASMAS: Proceedings of the 8th International Conference on the Physics of Dusty Plasmas. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Growth in Ethanol Based Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdenek Nemecek, Jiri Pavlu and Jana Safrankova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. American Institute of Physics (AIP), 1925, pp.020025, 2018, DIVERSE WORLD OF DUSTY PLASMAS: Proceedings of the 8th International Conference on the Physics of Dusty Plasmas. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de poudres dans un plasma par pulvérisation de matière carbonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry to control dust particle growth in an acetylene plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric measurements on a nanodust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometric measurements on a nanodust forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of nanosecond UV laser pulses with reactive dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. J. H. van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Nijdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Physical Society Conference on Plasma Physics (EPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two methods to create dust particles in a plasma: from a liquid precursor or material sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of short UV laser pulses with a complex plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M.J.H van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Oosterbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on the Exploration of Low-Temperature Plasma Physics (WELTPP-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from material sputtering and liquid precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes pour créer des nanoparticules dans un plasma : à partir d'un précurseur liquide ou d'un matériau pulvérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas aggregation source based on pulsed plasma sputtering for the synthesis of PtX catalytic nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Melzer, Jürgen Meichsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. European Physical Society, 38B, pp.P2-04-03, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’analogues aux aérosols : Les plasmas poudreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique : Aérosols : Des sources aux enjeux environnementaux et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique, évolUtion et inSTabilités de Poudres catalytiques par Pulvérisation Plasma Pulsé pour pile à Electrolyte Membranaire (Dust4Pem)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop de la Cellule Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low pressure capacitively coupled RF discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallized nanodust particles growth in low-pressure cold plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laifa Boufendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Mezeghrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kawai, H. Ikegami, N. Sato, A. Matsuda, K. Uchino, M. Kuzuya, A. Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Plasma Technology: Applications from Environmental to Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.399, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive molecular dynamics simulation approach to plasma polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piégeage de poussières dans la gaine d'un plasma de décharge continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00433818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PLASMAS POUSSIÉREUX : Synthèse, Structure et Dynamique d'un Nuage de Poussières dans un Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université d'Orléans, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts,16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clerouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Clérouin, C. Deutsch, M. Koenig, G. Maynard, M. Mikikian, V. Recoules, N. Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brault, D. Jones, L. Boillot, M. Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell Car Workshop (EFCW2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France. 2017, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Proceedings, 20th International Conference on Gas Discharges and their Applications (GD2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bauchire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hong, J.-M. Bauchire, M. Mikikian, H. Rabat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and Their Applications (GD2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. 2014, 978-2-9548207-2-9;978-2-9548207-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, 4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mikikian, H. Rabat, E. Robert and J.-M. Pouvesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Orléans, France. 2012, Book of Abstracts, 4th International Conference on Plasma Medicine (ICPM4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics Volume 59, Issues 4-5 & 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clerouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Clérouin, Maxime Mikikian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non‐Ideal Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (4-5 &amp; 6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAEF54FE"/>
+    <w:nsid w:val="F2146734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mikikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176883800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176502v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn&#8208;christopher Otakandza-Kandjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denysenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Azarenkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad1b0c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beckers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruggeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Christopher Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Denysenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Azarenkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46813/2022-142-027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Denysenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Azarenkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3539" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric von Wahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Ivko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6625" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aade2d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099326" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi M.J.H. van de Wetering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Oosterbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Beckers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Nijdam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952616" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko H&#252;bner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201310065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2326459" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mierk Schwabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843855" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jouanny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VL10P6H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ch Jouanny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kovacevic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berndt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mikikian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110163" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boufendi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch Jouanny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikikian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2155675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Samarian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479831" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-09-10-30" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/151E0757243E846AF18B56A8B4C069FB2B655BBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.075002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mezeghrane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.06.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200910025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXXWXG2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;fa Boufendi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/35002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.06.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920220" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998835" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.045001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312605v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920889" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/8/268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2337793" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Jouanny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Radouane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179973" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026403" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1761578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus M. Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor E. Morfill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Viera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01663-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1506382" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Doveil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.089a00163" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bachet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1316085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.7420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Saab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Lahoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243628v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176861v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367799v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T&#233;tard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Denysenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343950v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ellien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978284v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651918v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415972v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258551v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053592v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831960v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405645_0008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711532v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711526v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711548v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612837v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El-Hainouni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612611v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612662v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612621v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629402v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chiboub" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#246;rner Lisa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hagl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. Heidemann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhdanov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486488v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418846v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418847v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328164v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Layden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Vladimirov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996831" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332695v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997274" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996828" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328136v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996829" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997268" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Churton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996830" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997132" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332824v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335022v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331245v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332825v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lamrous" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332826v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332828v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331249v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. James" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097929v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445216v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445220v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445322v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445210v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101346v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445218v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445228v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445206v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445224v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103277v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445229v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445195v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445231v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097963v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Cuthbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789161v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789170v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431555v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086635v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086629v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978261v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marvi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978271v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020412" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548244v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020413" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317502v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415966v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. H. van de Wetering" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oosterbeek" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415974v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258522v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258631v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.J.H van de Wetering" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258511v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612846v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361650v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deutsch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550940v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317442v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mikikian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8492-3635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176883800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202400084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176502v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn&#8208;christopher Otakandza-Kandjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denysenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Azarenkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad1b0c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beckers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruggeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Christopher Otakandza Kandjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Denysenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Azarenkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Denysenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Azarenkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46813/2022-142-027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac3539" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric von Wahl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Ivko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6625" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aade2d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdi M.J.H. van de Wetering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Oosterbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Beckers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Nijdam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952616" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/47/475302" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko H&#252;bner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201310065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2326459" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. Ivlev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mierk Schwabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843855" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2155675" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ch Jouanny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kovacevic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mikikian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VL10P6H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110163" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jouanny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boufendi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch Jouanny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikikian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cavarroc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-09-10-30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Samarian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479831" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/151E0757243E846AF18B56A8B4C069FB2B655BBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.075002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mezeghrane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.200910025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXXWXG2L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920889" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308304v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;fa Boufendi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2008.06.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920220" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998835" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/35002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920946" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.045001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/8/268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219395" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2337793" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Jouanny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Radouane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2179973" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1761578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus M. Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor E. Morfill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Viera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1506382" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01663-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Doveil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.089a00163" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bachet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1316085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.7420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Saab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Lahoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864052v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ellien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G T&#233;tard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431167v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Denysenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978284v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Hala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258551v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053592v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814405645_0008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711532v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612837v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El-Hainouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612836v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612675v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629402v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chiboub" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#246;rner Lisa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hagl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. Heidemann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhdanov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612640v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486487v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418846v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418847v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327225v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997274" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327719v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996828" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Layden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Vladimirov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328164v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996831" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328166v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997268" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328136v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996829" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Churton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996830" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2997132" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332824v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331245v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332825v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lamrous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331240v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332826v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332828v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331249v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. James" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101330v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445203v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Cuthbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098395v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445218v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445228v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445206v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445210v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445221v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445216v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445220v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097929v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445224v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445229v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445195v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445231v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789161v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789221v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431522v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431547v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431563v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431540v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03431555v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086635v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086629v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397901v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978271v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marvi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978233v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020412" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548244v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020413" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415974v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317502v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286674v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415960v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. J. H. van de Wetering" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oosterbeek" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258522v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258631v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.J.H van de Wetering" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258511v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258637v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612846v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361650v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deutsch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550940v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317442v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>