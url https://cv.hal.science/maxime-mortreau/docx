--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1884,1298 +1884,1531 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estampilles sur céramiques communes et terre cuite : indices d’une production locale à Angers, Juliomagus (Maine-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la définition de faciès céramiques en basse vallée de la Loire (Maine-et-Loire et Loire-Atlantique) à la fin de l’âge du Fer (IIe-Ier s. av. n.è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guevellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Petit</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Étude de la Céramique Antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Auch, France. pp.591-600</w:t>
+              <w:t xml:space="preserve">Actes du congrès d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685815v1</w:t>
+                <w:t xml:space="preserve">hal-05560758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblages céramiques de la cave 3361 du site de la clinique Saint-Louis à Angers, Maine-et-Loire (fin du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Estampilles sur céramiques communes et terre cuite : indices d’une production locale à Angers, Juliomagus (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombline Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFECAG : Les céramiques à Lugdunum et dans la région : datation et circulation ; actualité des recherches céramiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Étude de la Céramique Antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Auch, France. pp.591-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253949v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les assemblages céramiques de la cave 3361 du site de la clinique Saint-Louis à Angers, Maine-et-Loire (fin du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombline Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFECAG : Les céramiques à Lugdunum et dans la région : datation et circulation ; actualité des recherches céramiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450863v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’organisation de l’artisanat potier en Pays de la Loire et Morbihan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angers, Jublains, Le Mans et Nantes. Quatre capitales de cités antiques à l’époque mérovingienne (Ve-VIIe siècles). État des connaissances et actualité des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, May 2019, Maubeuge-Bavay, France</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873091v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages de la présence germanique en Anjou pendant l’Antiquité tardive (IVe -VIe s. ap. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’organisation de l’artisanat potier en Pays de la Loire et Morbihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, May 2019, Maubeuge-Bavay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874108v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes de &amp;lt;i&amp;gt;militaria&amp;lt;/i&amp;gt; en contexte cultuel en Pays de la Loire : un état des lieux</w:t>
+                <w:t xml:space="preserve">Témoignages de la présence germanique en Anjou pendant l’Antiquité tardive (IVe -VIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.545-562</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879107v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découvertes de &amp;lt;i&amp;gt;militaria&amp;lt;/i&amp;gt; en contexte cultuel en Pays de la Loire : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Sarreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier s. av. – Ve s. ap. J.-C.). La place des productions manufacturées dans les espaces sacrés et dans les pratiques religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Bertrand; Martial Monteil; Stéphanie Raux, Jun 2015, Le Mans, France. pp.545-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293159v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pots pour les dieux ? Les céramiques du sanctuaire rural de La Grillère à Saint-Denis-du-Maine (Mayenne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes et campagnes des cités des Aulerques Cénomans et Diablintes : quelles évolutions entre les IIIe et VIIe siècles ap. J.-C. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sarreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFECAG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule (SFECAG), May 2018, Reims, France. pp.297-318</w:t>
+              <w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294256v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de l’antiquité tardive en Pays de la Loire : à l’ouest du nouveau (fin IIIe -VIe s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Des pots pour les dieux ? Les céramiques du sanctuaire rural de La Grillère à Saint-Denis-du-Maine (Mayenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFECAG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule (SFECAG), May 2018, Reims, France. pp.297-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293149v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques importations italiques remarquables à Angers/Juliomagus (Maine-et-Loire)</w:t>
+                <w:t xml:space="preserve">La céramique de l’antiquité tardive en Pays de la Loire : à l’ouest du nouveau (fin IIIe -VIe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve">L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (III e -VII e siècles). Colloque international ATEG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791094v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts funéraires de la nécropole gallo-romaine de la Gare Saint-Laud à Angers, Maine-et-Loire (deuxième moitié du IIe-début du Ve siècle apr. J.-C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mortreau</w:t>
+                <w:t xml:space="preserve">Quelques importations italiques remarquables à Angers/Juliomagus (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFECAG d'Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, May 2016, Autun, France. pp.373-380</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791295v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Volques et Pictons : la diffusion des amphores vinaires italiques à la fin de la République à partir du témoignage épigraphique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+                <w:t xml:space="preserve">Les dépôts funéraires de la nécropole gallo-romaine de la Gare Saint-Laud à Angers, Maine-et-Loire (deuxième moitié du IIe-début du Ve siècle apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.F.E.C.A.G., congrès de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.375-388</w:t>
+              <w:t xml:space="preserve">Congrès de la SFECAG d'Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, May 2016, Autun, France. pp.373-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544746v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts céramiques claudio-néroniens issus des fossés d’enclos du sanctuaire gallo-romain “Chemin des Halles/Les Tardivières” à Tiercé (Maine-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre Volques et Pictons : la diffusion des amphores vinaires italiques à la fin de la République à partir du témoignage épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, L’Escala/Empuries, Espagne. pp.381-400</w:t>
+              <w:t xml:space="preserve">S.F.E.C.A.G., congrès de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.375-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791402v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de l'occupation de l'âge du Fer à Angers (Maineet-Loire) / Angers (Maine-et-Loire ) during the Iron Age : issues and problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Simon- Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2008, Bourges, France. pp.413-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépôts céramiques claudio-néroniens issus des fossés d’enclos du sanctuaire gallo-romain “Chemin des Halles/Les Tardivières” à Tiercé (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, L’Escala/Empuries, Espagne. pp.381-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier de deux caves du début du Ier siècle après J.-C. à Angers/Juliomagus (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'Etude de la Céramique Antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00071006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3185,91 +3418,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes et sanctuaires à Angers dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombline Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,51 +3514,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées d'Angers. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3335,78 +3568,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antéfixes en terre cuite découvertes en région Pays de la Loire entre le Ier s. ap. J.-C. et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Breloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,273 +3654,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès d'Angers, 9 - 12 mai 2024 : les faciès céramiques en Pays de la Loire et Morbihan : actualités des recherches céramiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.335-348, 2024, 978-2-9579916-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où se trouve le ou les atelier(s) des potiers Eridubnos et autres sur gobelets à paroi fine « type Beuvray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. à la fin du Ier s. apr. J.-C., entre le Rhône et les Alpes Maritimes : Actes du Congrès de la SFECAG (Hyères 18-21/05/2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Actes des congrès de la SFECAG, 978-2-9579916-2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angers, Jublains, Le Mans, Nantes. Quatre chefs-lieux de cités antiques à l’époque mérovingienne. État des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laurens-Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -3704,253 +3937,253 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-359, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Bonaventure; Stéphane Carrara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axes fluviaux et territoires à l’âge du Fer. Actes du 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lyon, 21-23 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-120, 2022, Collection Afeaf (4), 978-2-9567407-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages de la présence de barbares d’origine germanique en Maine-et-Loire (fin IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3987,275 +4220,275 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.57-81, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voitures et équipement du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Comte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suivez la voie, Routes et ponts de l’Anjou romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-37, 2018, Cahiers des Saisons des Musées n° 11, Musées d'Angers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du VIe au Ier siècle avant notre ère en Pays de la Loire : évolutions des formes, des décors et mobiliers associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Le Guévellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Menez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques gauloises d’Armorique : les dessiner, les caractériser, les dater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.357-450, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mithraeum d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4275,307 +4508,307 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Aubin; Charles-Tanguy Le Roux; Cyril Marcigny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l'Ouest de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.170-171, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires du Second Âge du fer en Gaule de l’Ouest (Bretagne, Pays de la Loire, Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villard-Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-106, 2011, Annales littéraires (883), série « Environnement, société et archéologie » (14), 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.6852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques à parois fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mortreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques antiques en Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Imprimerie Sensey, 2 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00071001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor d’aurei augustéens de la Gaumont/Saint-Martin à Angers (Saint-Martin à Angers (Maine-et-Loire), 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4823,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001-2002, Bibliothèque nationale de France, pp.43-56, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4644,169 +4877,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'opération. Fouille archéologique. 2 rue du Mur. Voie et bâtiment gallo-romain. Nécropole alto-médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Jublains (Mayenne) 2 rue du Mur. Voie, bâtiment gallo-romain et nécropole alto-médiévale. Rapport d'opération. Fouille archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04980711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Collectif de Recherche : La céramique entre Loire et littoral du Ier s. av. J.-C. au VIe s. ap. J.-C. (Pays-de-la-Loire, Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4828,453 +5061,453 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Pays de la Loire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fief-Sauvin. Rapport de fouille programmée. Campagne 2022 dans le cadre du Programme Collectif de Recherche AGGLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikael Arnoux-Dougnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Comentale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; CReAAH UMR 6566; Nantes Université; DRAC Pays de la Loire; Nantes Université; LIENSs (UMR 7266); La Rochelle Université; Département Loire-Atlantique; Département de Maine-et-Loire; Région Pays de la Loire; Montrevault-sur-Evre. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escoville (Calvados), Rue des Peupliers, Domaine du Parc. Occupations du Hallstatt final, du Haut-Empire et du haut Moyen Âge. Rapport final de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, SRA Normandie. 2021, 385 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pfost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rubington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest, Cesson-Sévigné. 2016, 1983 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5342,51 +5575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB20612C"/>
+    <w:nsid w:val="BD600762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mortreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194145387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siraudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Breloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02140700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6852" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-mortreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194145387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufay-Garel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pithon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.861" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siraudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombline Grosbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02293149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon- Millot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Breloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laurens-Berge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02140700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Le Goff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baranger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6852" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Arnoux-Dougnac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>