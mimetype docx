--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -5575,51 +5575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD600762"/>
+    <w:nsid w:val="934A7121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>