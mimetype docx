--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime NICOLAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur CNU section 62 Aix-Marseille UniversitéChercheur au laboratoire IUSTI (UMR 7343)Directeur adjoint du laboratoire IUSTIEnseignant à Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous shear thickening in dry granular materials induced by non-Coulombian friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.064302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge flow of a cohesive granular media from a silo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Aussillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (23), pp.238201. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.133.238201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of a cohesive granular column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Cohesive Granular Media: Shear Banding, Hysteresis, and Nonlocal Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021017. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesion-controlled granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the rheology of cohesive granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 ((15)), pp.8366-8373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular particle sliding down a transversally vibrated smooth plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.011307. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.011307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A falling cloud of particles at a small but finite Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative floating gastro retentive dosage system: Formulation and in vitro evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piccerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 378, pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling jets of particles in viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.123303 - 123303. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling clouds of particles in viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloen Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112007005381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading of a drop of neutrally buoyant suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 545, pp.271 - 280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112005006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating particle motion during shear induced granular compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.014301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive laws in liquid-fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 452, pp.371 - 404. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112001007017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a granular material under cyclic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s101890070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640 - 3643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the nature of the first wavy instability in liquid-fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and convective instabilities of fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (12), pp.3936-3944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.868446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHESIVE POWDER COMPACTION UNDER VIBRATIONS : SINGULAR BEHAVIOR AND ATTEMPT TO EXPLAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical and Applied Mechanics (XXIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique de compaction d'une poudre d'UO2 soumise à des vibrations horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science et technologie des poudres &amp; poudres, et matériaux frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de compaction d'une poudre cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de compaction d'une poudre cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de mécanique (22ème)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE MICROBILLES DE VERRE DE FORME SPHÉRIQUE SUR LES PROPRIÉTÉS DE LA PÂTE DE CIMENT ET DU MORTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un grain sur un plan incliné lisse soumis à des vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité d'un jet de particules dans un fluide visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of Submarine Granular Avalanches: Role of the Initial Volume Fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterey (California), United States. pp.935-937, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2964899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a packing of hard spheres under horizontal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes et électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2009, 978-2100526574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dry Granular Flows to Submarine Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Down Under</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.189-198, 2013, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5968-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé de transport de particules facettées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Brothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO_2014090952_A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes in cities. How a crowd flows in the streets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the behavior of a rigid block on an oscillating ground with friction, elastic and viscous forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions concentrées et compaction des milieux ganulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de provence - Aix-Marseille I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01442486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic fluid mechanics for civil engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01440549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves & vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01440543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime NICOLAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur CNU section 62 Aix-Marseille UniversitéChercheur au laboratoire IUSTI (UMR 7343)Directeur adjoint du laboratoire IUSTIEnseignant à Polytech Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous shear thickening in dry granular materials induced by non-Coulombian friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.064302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge flow of a cohesive granular media from a silo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Aussillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (23), pp.238201. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.133.238201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of a cohesive granular column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Cohesive Granular Media: Shear Banding, Hysteresis, and Nonlocal Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021017. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesion-controlled granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the rheology of cohesive granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 ((15)), pp.8366-8373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the effects of low plastic fines content on the behaviour of sand/silt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.109-128. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular particle sliding down a transversally vibrated smooth plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.011307. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.011307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A falling cloud of particles at a small but finite Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling jets of particles in viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.123303 - 123303. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3276235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative floating gastro retentive dosage system: Formulation and in vitro evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Claeys-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piccerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 378, pp.23 - 29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling clouds of particles in viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloen Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112007005381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading of a drop of neutrally buoyant suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 545, pp.271 - 280. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112005006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating particle motion during shear induced granular compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.014301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive laws in liquid-fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Hinch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 452, pp.371 - 404. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112001007017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a granular material under cyclic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s101890070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640 - 3643. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the nature of the first wavy instability in liquid-fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (8), pp.1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and convective instabilities of fluidized beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (12), pp.3936-3944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.868446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHESIVE POWDER COMPACTION UNDER VIBRATIONS : SINGULAR BEHAVIOR AND ATTEMPT TO EXPLAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical and Applied Mechanics (XXIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de compaction d'une poudre cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique de compaction d'une poudre d'UO2 soumise à des vibrations horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science et technologie des poudres &amp; poudres, et matériaux frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of fines content on the onset of instability and critical state line of silty sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung‐kien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBDG 2014, 10th International Workshop on Bifurcation and Degradation in Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13506-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de compaction d'une poudre cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Mathonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Dalloz-Dubrujeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de mécanique (22ème)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE MICROBILLES DE VERRE DE FORME SPHÉRIQUE SUR LES PROPRIÉTÉS DE LA PÂTE DE CIMENT ET DU MORTIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Huu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un grain sur un plan incliné lisse soumis à des vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité d'un jet de particules dans un fluide visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of Submarine Granular Avalanches: Role of the Initial Volume Fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterey (California), United States. pp.935-937, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2964899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a packing of hard spheres under horizontal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes et électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2009, 978-2100526574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dry Granular Flows to Submarine Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Down Under</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.189-198, 2013, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5968-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé de transport de particules facettées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méryl Brothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO_2014090952_A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes in cities. How a crowd flows in the streets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the behavior of a rigid block on an oscillating ground with friction, elastic and viscous forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions concentrées et compaction des milieux ganulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de provence - Aix-Marseille I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01442486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic fluid mechanics for civil engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01440549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves & vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01440543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.238201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pignatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005501" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys-Bruno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piccerelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C30DJ6RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007005381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E46F5F7E9A379B9BDCFC3F38F34C5F5082490C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B824B7778D848C6AC672D074F44CB523064B8C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001007017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091FEB2E9BFFC5BCE3996C57B298BBE4AF498747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Hau Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huu Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Co" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Leal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5968-8_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K47DNWFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01440549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01440543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.238201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pignatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005501" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claeys-Bruno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piccerelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C30DJ6RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007005381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E46F5F7E9A379B9BDCFC3F38F34C5F5082490C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005006944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B824B7778D848C6AC672D074F44CB523064B8C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001007017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091FEB2E9BFFC5BCE3996C57B298BBE4AF498747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung&#8208;kien Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13506-9_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Hau Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huu Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Co" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Leal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5968-8_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K47DNWFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01440549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01440543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>