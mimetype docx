--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>