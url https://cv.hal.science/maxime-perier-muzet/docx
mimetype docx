--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>