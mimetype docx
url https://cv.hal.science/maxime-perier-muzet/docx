--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Perier-Muzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle driven by intermediate grade heat sources for energy storage and combined cold and work productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.124886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycle for cold and electricity cogeneration: Experimental and numerical analyses of the process behavior and expander-reactor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257 (Part B), pp.124271. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effectiveness of a vertical falling plate film absorber for an absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hybrid thermochemical cycles for low-grade heat storage and autothermal power generation: a thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.115111. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and/or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.113347. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic analyses on hybrid sorption cycles for low-grade heat storage and cogeneration of power and refrigeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113751. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapachès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Tapaches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas Videla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a falling film absorber in an ammonia-water absorption chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of an Ammonia-water Falling Film Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.857 - 867. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Performances Overview of Ammonia-water Absorption Chillers with Cooling Capacities from 5 to 100 kW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudéhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Demasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimal design of thermoelectric heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sgorlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and dynamic behaviour of a cold storage system combined with a solar powered thermoacoustic refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1-2), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND LAW ANALYSIS OF A HYBRID THERMOCHEMICAL CYCLE FOR COLD AND ELECTRICITY COGENERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a hybrid thermochemical cycle for simultaneous cold & work productions driven by low grade heat sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Edinburgh, Sep 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Thermochemical Cycle for Cold and Electricity Cogeneration: Experimental Analysis of the Process Behavior and Expander-Reactor Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage et la production de froid et de travail mécanique par un processus thermochimique hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche sur l’Energie Solaire, Jul 2023, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical process for storage and conversion into cold and electricity based on a low temperature thermal source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 : « Sciences et Solutions technologiques pour la Transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France. pp.07004, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical processes for the valorization of waste heat from eco-industrial parks. &amp;quot;Energetic Analysis of multi-functional processes (cold cogenerationelectricitystorage): Numerical and Experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire, JNES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FédEsol, Jun 2022, Albi, France., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for power and cold cogeneration: thermodynamic analysis and dynamic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thermochemical cycles for low-grade heat storage and conversion into cold and / or power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 32ND INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de cycles hybrides innovants impliquant des procédés à sorption, pour le stockage d'énergie thermique, la production de froid et/ou de travail mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy analysis of water/water thermoelectric heat pumps: design considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Neya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 28TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helisoa Rafidiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Béjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Building Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Dénes Bejat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical parametric study for different cold storage designs and strategies of a solar driven thermoacoustic cooler system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, Renewable Energy Conversion Systems and Sustainable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR THERMAL ENERGY: TECHNOLOGIES AND EUROPEAN DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stouffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Ingeniería Mecánica y III de Ingeniería Mecatrónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAL, Aug 2011, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOLAR DRIVEN THERMOACOUSTIC REFRIGERATOR TACSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cordillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice - Xavier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IIR International Congress of Refrigeration, Refrigeration for Sutsainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation transitoire d'un réfrigérateur thermo-acoustique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stouffs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thermeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses thermodynamiques statiques de cycles thermochimiques hybrides à éjecteur pour la valorisation en froid de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Olives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français de Thermique-Thermique, Énergies renouvelables et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation thermodynamique du couplage entre un stockage thermique MCP et un moteur ERICSSON pour favoriser l’intégration des EnR sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha Kafeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Olivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Énergie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle thermochimique hybride multifonctionnel : analyse expérimentale du couplage entre l'évaporateur, l'expandeur et le réacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'un procédé thermochimique hybride pour la conversion de source basse température en froid et électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna d'Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Ghazale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire «Congrès JNES 2023»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé thermochimique hybride pour le stockage et la conversion en froid et Electricité d'une source basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harley Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, FONT-ROMEU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés à sorption et leurs hybridations : de l’amélioration des performances à l’optimisation de l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan Via Domitia, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ghazale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Godefroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trich&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Demasles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sgorlon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.02.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMC4GK8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.03.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Pages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Neya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stouffs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thermeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kafeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Olives" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna d'Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>