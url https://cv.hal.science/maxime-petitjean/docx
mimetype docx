--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -72,824 +72,824 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie militaire sassanide : regards croisés</w:t>
+                <w:t xml:space="preserve">Lecture d'un traité sassanide perdu : nouvelles lumières sur le Livre des Guerriers (Artēštārestān)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samra Azarnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.AT.5.132660⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Amr Taher Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333406v1</w:t>
-[...521 lines deleted...]
-                <w:t xml:space="preserve">hal-04699973v1</w:t>
+                <w:t xml:space="preserve">hal-04112773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture d'un traité sassanide perdu : nouvelles lumières sur le Livre des Guerriers (Artēštārestān)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La théorie militaire sassanide : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Berriah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.5.132660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasanian Warriors in Context: Historical and Religious Commentary on a Middle Persian Chapter on Artēštārān (Dēnkard VIII.26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samra Azarnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.331-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03943812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataphractaires et clibanaires : troupes de choc ou cavalerie d’apparat de la cour impériale ? (IIIe siècle-Ve siècle après J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation d’Apsyrtos : données militaires et prosopographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.331-349 et 470-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pantomime of war: thoughts about the horse games of the Roman army and the origins of imperial mask helmets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Military History and Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting with the Roman cavalry: the Hadrian’s cavalry Turma! Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike C. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Taher Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bill Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Military Equipment Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.217-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cito parare victoriam, cito cedere: Roman cavalry tactics during the late Republic and the Principate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Military Equipment Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.15-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04112773v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classicisme, barbarie et guerre romaine : l’image du cavalier dans le monde romain tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.255-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -907,51 +907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cavaliers chasseurs de têtes de l’armée romaine : nouveau regard sur la documentation d’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Cosme; Sylvain Janniard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit de guerre comme source d’histoire, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.255‐272, 2022, 978-2-84867-869-6</w:t>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités de garde du comitatus impérial (193-312)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Faure; Catherine Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps du chef et gardes du corps dans l’armée romaine. Actes du septième Congrès de Lyon (25 – 27 octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, pp.433-449, 2020, 978-2-36442-092-2</w:t>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Coloru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giusto Traina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en guerre, T. 1 : de la préhistoire au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humensis, p. 395-424, 2019</w:t>
@@ -1152,51 +1152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classicisme, barbarie et guerre romaine : l’image du cavalier sous le Haut-Empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugues Berthelot; Pierre-Alain Caltot; Anne Boiché; Myriam Diarra; Florian Réveilhac; Elodie Romieux-Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et penser les frontières dans le monde méditerranéen antique : actes du colloque tenu à l'Université Paris-Sorbonne, les 29 et 30 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.173-185, 2016, 978-2-35613-164-5</w:t>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combat de cavalerie dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 2022, Collection d'études classiques, 978-90-429-4445-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavalleria nel mondo antico. Dagli Assiri alle invasioni barbariche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 Editore, 2018, 978-88-99470-36-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1413,51 +1413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavalry warfare in the Roman world (1st c. BC- 6th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Université Paris-Sorbonne, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1516,51 +1516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réévaluation de l’essor de la cavalerie au IIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les auxiliaires de l’armée romaine. Des alliés aux fédérés. Actes du sixième congrès de Lyon, 23-25 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEROR, pp.491-525, 2016, 978-2-36442-073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,51 +1754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Griffiths" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04112773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Taher Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04700093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04112773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Azarnouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Taher Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.132660" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. Bishop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Griffiths" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Coloru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04700093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>