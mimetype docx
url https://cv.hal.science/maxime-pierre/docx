--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1554,402 +1554,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand chanter n’est pas chanter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix actée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2841745317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Euryale et Nisus, un couple héroïque » (Virgile, Énéide, chant IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espèce de cinède ! » (Plaute, Le Carthaginois, v. 1296-1321)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 120-122, 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des sorcières romaines » (Horace, Epodes, V, 1-46)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 93-95, 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628957v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01948794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs, mensonge et rhétorique : la cosmétique de l’orateur chez Cicéron et Quintilien</w:t>
               </w:r>
@@ -2146,260 +2146,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sunagonizesthai. Jouer ensemble sur la scène tragique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendre la mimèsis à l’acteur : la théorie du jeu de l’acteur de tragédie grecque antique reconsidérée à partir de la notion de monomane des traités de Zeami sur le nô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 8, pp.201-2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à l’Aréopage : interactions chorales dans Orestie, opéra hip hop de D’ de Kabal et Arnaud Churin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513826v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05513830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nō est-il soluble dans le théâtre ? Retour sur la définition problématique d’un art scénique japonais</w:t>
               </w:r>
@@ -3394,185 +3394,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Horace, inventeur de l’ode ? La réinterprétation horatienne du melos grec et ses enjeux poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Généalogie de l’ode, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sénèque et la pantomime : le spectaculaire retrouvé ?&amp;quot;, Recension de : A. Zanobi, Seneca’s Tragedies and the Aesthetics of Pantomime, London - New York, Bloomsbury Academic, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les odes scolaires de Jean de Garlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Généalogie de l'ode, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier &amp;quot;Généalogie de l'ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3588,126 +3657,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: Florence Dupont, Histoire littéraire de Rome, De Romulus à Ovide. Une culture de la traduction, Paris, 2022, Armand Colin, Collection U</w:t>
               </w:r>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-antique.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangaku.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05511363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasai Yasunori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Kefallonitis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-voix-actee-pour-une-nouvelle-ethnopoethique/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voelke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capponi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429917v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.189.0123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.27388" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126460v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Melior" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaulin Aline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lemetteil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jaouen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-antique.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangaku.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05511363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Giorgio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasai Yasunori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cazzato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Kefallonitis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malik-Prunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/la-voix-actee-pour-une-nouvelle-ethnopoethique/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voelke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capponi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429917v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.189.0123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.27388" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126460v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Melior" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaulin Aline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lemetteil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jaouen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>