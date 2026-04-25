--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -2997,213 +2997,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluations of Cryptographic Protocols Verification Tools Dealing with Algebraic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Foundations and Practice of Security 8th International Symposium, FPS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306395v1</w:t>
+                <w:t xml:space="preserve">hal-01330949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluations of Cryptographic Protocols Verification Tools Dealing with Algebraic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Foundations and Practice of Security 8th International Symposium, FPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.137-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330949v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
               </w:r>
@@ -3278,147 +3278,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Security Properties on the OPC-UA SCADA Protocol</w:t>
+                <w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference, SAFECOMP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Critical Information Infrastructures Security (CRITIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIC, Oct 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366059v1</w:t>
+                <w:t xml:space="preserve">hal-01393829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3450,171 +3441,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Security Properties on the OPC-UA SCADA Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Critical Information Infrastructures Security (CRITIS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference, SAFECOMP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45477-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393829v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Simulation for Multiple Fault Injection Evaluation</w:t>
               </w:r>
@@ -4115,274 +4115,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t>
+                <w:t xml:space="preserve">SCADA cybersecurity awareness and teaching with Hardware-In-The-Loop platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.03.31.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600586v1</w:t>
+                <w:t xml:space="preserve">hal-03636896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCADA cybersecurity awareness and teaching with Hardware-In-The-Loop platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Sivelle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4-32. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.03.31.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636896v1</w:t>
+                <w:t xml:space="preserve">hal-03600586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iMRC: Integrated monitoring and recovery component, a solution to guarantee the security of embedded systems</w:t>
               </w:r>
@@ -5247,51 +5247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="327C6495"/>
+    <w:nsid w:val="9EDAD360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5478,51 +5478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-puys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6127-9816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230747302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05191179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dur&#233;cu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03019512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Krimm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Collado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17016-9_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dureuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2014.34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JISIS.2022.05.31.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01893142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-puys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6127-9816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230747302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05191179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dur&#233;cu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03019512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Krimm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Collado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17016-9_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dureuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2014.34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JISIS.2022.05.31.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01893142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>