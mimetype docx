--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,5192 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5140 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Puys </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6127-9816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230747302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=nkNvw8wAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Analysis of SDNsec: Attacks and Corrections for Payload, Route Integrity and Accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhekra Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Machine Learning Intrusion Detection Systems Resiliency to Network Traffic Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Software, Telecommunications, and Computer Networks (SoftCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Split, Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENDRICS: A Hardware-in-the-Loop Testbed for Enhanced Intrusion Detection, Response and Recovery of Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalie Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025), Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Mirai : Spatio-Sequential Analysis and Restoration Strategies Using MITRE ATT&amp;CK and D3FEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic Conference on Secure IT Systems (NordSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance-Based ZKP Protocols for Pencil-and-Paper Puzzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola-Baie Mallordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Voting Protocol Using Balance Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola-Baie Mallordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Miyahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence sûreté-sécurité des Systèmes de Contrôle Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid solution for constrained devices to detect microarchitectural attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.259-269, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW59978.2023.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of autonomous response and recovery mechanisms for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC Logic-Based Cybersecurity Risks Identification for ICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3605067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic implementations synthesis of secure protocols and attacks from abstract models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorys Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Franco-Rondisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Workshop on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Rekyavik, Iceland. pp.234-252, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22295-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated ICS template for STRIDE Microsoft Threat Modeling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nkawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2023 - 18th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3605068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE -Cybersécurité des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS, May 2022, Chambon sur Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for a new solution for the detection of malwares in IoT/IIoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Code et Cryptographie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-in-the-loop labs for SCADA cybersecurity awareness and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security - Workshop on Education, Training and Awareness in Cybersecurity (ETACS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienne, Austria. pp.147, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3469185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaDMAN: Detection of Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, France. pp.355-362, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing IoT/IIoT from Software Attacks Targeting Hardware Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cybersecurity Act: A Survey on IoT Evaluation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Krimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2020 - The Fourteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03019512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WonderCloud, une plateforme pour l'analyse et l'émulation de micrologiciels ainsi que la composition de pots de miels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2020 - Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Hardware-In-The-Loop Virtualization System for Cybersecurity Studies of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;esar 2019 - Virtualization and Cybersecurity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis posés par la sécurisation de l'IoT industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.55-66, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Badrignans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Machenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Applicative Attacks Scenarios Against Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Foundations and Practice of Security, FPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluations of Cryptographic Protocols Verification Tools Dealing with Algebraic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations and Practice of Security 8th International Symposium, FPS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.137-155, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Critical Information Infrastructures Security (CRITIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIC, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Security and Cryptography SECRYPT 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.61-72, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005957200610072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Analysis of Security Properties on the OPC-UA SCADA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference, SAFECOMP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45477-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Simulation for Multiple Fault Injection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Privacy Management, Autonomous Spontaneous Security, and Security Assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17016-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Level and Low-Level Approaches to Evaluate Software Implementations Robustness Against Multiple Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17040-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazart: A Symbolic Approach for Evaluation the Robustness of Secured Codes against Control Flow Injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dureuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IEEE International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Security Convergence: Automation of IEC 62443-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104477. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2025.104477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMRC: Integrated monitoring and recovery component, a solution to guarantee the security of embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22667/JISIS.2022.05.31.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04072866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADA cybersecurity awareness and teaching with Hardware-In-The-Loop platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sivelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4-32. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22667/JOWUA.2022.03.31.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Survey of Attacks without Physical Access Targeting Hardware Vulnerabilities in IoT/IIoT Devices, and Their Detection Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos-Foivos Polychronou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3471936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally and Practically Verifying Flow Integrity Properties in Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.453-470. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959766v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Protocols for Private Multi-party Matrix Multiplication and Trust Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.51-70. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d’identification des risques de cyberattaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3144328. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for identifying risks of cyberattacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240211607A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes industriels : filtrage applicatif et recherche de scénarios d'attaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Communauté Université Grenoble-Alpes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01827270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes industriels : filtrage applicatif et recherche de scénarios d'attaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université Grenoble Alpes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018GREAM009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01893142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5247,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EDAD360"/>
+    <w:nsid w:val="8B3DF009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5478,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-puys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6127-9816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230747302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05191179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dur&#233;cu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03019512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Krimm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Collado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17016-9_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dureuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2014.34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JISIS.2022.05.31.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01893142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-puys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6127-9816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230747302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nkNvw8wAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05191179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dur&#233;cu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04671562v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos-Foivos Polychronou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW59978.2023.00033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03835049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sivelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorys Debbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Franco-Rondisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22295-5_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nkawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Polychronou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Foivos Polychronou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462776" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Krimm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Collado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Khaled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01306395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01344750v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005957200610072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01366059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45477-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17016-9_19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01229274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dureuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2014.34" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04072866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Minh Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JISIS.2022.05.31.070" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.03.31.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3471936" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2017.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01893142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>