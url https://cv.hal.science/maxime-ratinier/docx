--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,1220 +66,1220 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
+                <w:t xml:space="preserve">Negative interactions between Toscana virus and Leishmania infantum limit coinfection in sand flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Loisel</w:t>
+                <w:t xml:space="preserve">Marketa Stejskalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
+                <w:t xml:space="preserve">Nikola Polanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petr Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07237-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234877v1</w:t>
+                <w:t xml:space="preserve">hal-05598959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+                <w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Roy</w:t>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Thiesson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177310v1</w:t>
+                <w:t xml:space="preserve">hal-05234877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chabert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832781v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (36), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672250v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validated Methods for Effective Decontamination and Inactivation of Rift Valley Fever Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672249v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA interference response to alphanodavirus replication in Phlebotomus papatasi sand fly cells</w:t>
+                <w:t xml:space="preserve">Guidelines for In Vitro Production and Quantification of Rift Valley Fever Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Alexander</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Kohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2824, pp.91-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imb.12932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606072v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454730v1</w:t>
+                <w:t xml:space="preserve">hal-04832781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Marziali</w:t>
+                <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04066519v1</w:t>
+                <w:t xml:space="preserve">hal-04454730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the antiviral RNA interference response to Toscana virus in sand fly cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salvemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,5062 +1363,5196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
+                <w:t xml:space="preserve">IFITMs from Naturally Infected Animal Species Exhibit Distinct Restriction Capacities against Toscana and Rift Valley Fever Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cappuccio</w:t>
+                <w:t xml:space="preserve">Maëva Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garnier</w:t>
+                <w:t xml:space="preserve">Léa Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Maisse</w:t>
+                <w:t xml:space="preserve">Federico Marziali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15020306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440734v1</w:t>
+                <w:t xml:space="preserve">hal-04066519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cappuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacote</w:t>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tamietti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Conquet</w:t>
+                <w:t xml:space="preserve">Carine Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (e96), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03854904v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections by Transovarially Transmitted DMelSV in Drosophila Have No Impact on Ovarian Transposable Element Transcripts but Increase Their Amounts in the Soma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille A Mayeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Tamietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab207⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423252v1</w:t>
+                <w:t xml:space="preserve">pasteur-03854904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infections by Transovarially Transmitted DMelSV in Drosophila Have No Impact on Ovarian Transposable Element Transcripts but Increase Their Amounts in the Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Arnaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Camille A Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918747v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Alexander</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
+                <w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fender</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">Edouard Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawitree Nangola</w:t>
+                <w:t xml:space="preserve">Frederick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361065v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus NS4 protein is an interferon antagonist and a determinant of virus virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerald Barry</w:t>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigina Di Gialleonardo</w:t>
+                <w:t xml:space="preserve">Sawitree Nangola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00422-16⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638391v1</w:t>
+                <w:t xml:space="preserve">hal-02361065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bluetongue virus NS4 protein is an interferon antagonist and a determinant of virus virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najate Ftaich</w:t>
+                <w:t xml:space="preserve">Gerald Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ciancia</w:t>
+                <w:t xml:space="preserve">Quan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viarouge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ratinier</w:t>
+                <w:t xml:space="preserve">Luigina Di Gialleonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 90 (11), pp.5427-5439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00422-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192914v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Genome Segments Determine Virulence of Bluetongue Virus Serotype 8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turnover Rate of NS 3 Proteins Modulates Bluetongue Virus Replication Kinetics in a Host-Specific Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Ftaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ciancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Janowicz</w:t>
+                <w:t xml:space="preserve">C. Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Caporale</w:t>
+                <w:t xml:space="preserve">G. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Shaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luigina Di Gialleonardo</w:t>
+                <w:t xml:space="preserve">M. Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (10), pp.5238-5249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00395-15⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (20), pp.10467-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01541-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748039v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a second open reading frame in genome segment 10 of bluetongue virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Genome Segments Determine Virulence of Bluetongue Virus Serotype 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Janowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Stewart</w:t>
+                <w:t xml:space="preserve">Marco Caporale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerald Barry</w:t>
+                <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rute Maria Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Caporale</w:t>
+                <w:t xml:space="preserve">Salvatore Gulletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigina Di Gialleonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (11), pp.3280-3293. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (10), pp.5238-5249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00395-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748043v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSs protein of Schmallenberg virus counteracts the antiviral response of the cell by inhibiting its transcriptional machinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Characterization of a second open reading frame in genome segment 10 of bluetongue virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caporale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95 (8), pp.1640-1646. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.065425-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 96 (11), pp.3280-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748033v1</w:t>
+                <w:t xml:space="preserve">hal-04748043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Biology Approach for a Vaccine Platform against Known and Newly Emerging Serotypes of Bluetongue Virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandro Filipe Nunes</w:t>
+                <w:t xml:space="preserve">NSs protein of Schmallenberg virus counteracts the antiviral response of the cell by inhibiting its transcriptional machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hamers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mariana Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brunet</w:t>
+                <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caporale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (21), pp.12222-12232. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (8), pp.1640-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02183-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.065425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748036v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassortment between Two Serologically Unrelated Bluetongue Virus Strains Is Flexible and Can Involve any Genome Segment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A Synthetic Biology Approach for a Vaccine Platform against Known and Newly Emerging Serotypes of Bluetongue Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Filipe Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Caporale</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (1), pp.543-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02266-12⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 88 (21), pp.12222-12232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02183-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748026v1</w:t>
+                <w:t xml:space="preserve">hal-04748036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Interference Targets Arbovirus Replication in Culicoides Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reassortment between Two Serologically Unrelated Bluetongue Virus Strains Is Flexible and Can Involve any Genome Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew Shaw</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Filipe Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
+                <w:t xml:space="preserve">Kyriaki Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caporale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (5), pp.2441-2454. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (1), pp.543-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02848-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02266-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748030v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA Interference Targets Arbovirus Replication in Culicoides Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Veronesi</w:t>
+                <w:t xml:space="preserve">Esther Schnettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najate Ftaich</w:t>
+                <w:t xml:space="preserve">Mick Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guiguen</w:t>
+                <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.2441-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02848-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647160v1</w:t>
+                <w:t xml:space="preserve">hal-04748030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of a Novel Non-Structural Protein of Bluetongue Virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caporale</w:t>
+                <w:t xml:space="preserve">Drosophila melanogaster as a Model Organism for Bluetongue Virus Replication and Tropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Golder</w:t>
+                <w:t xml:space="preserve">Eva Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Franzoni</w:t>
+                <w:t xml:space="preserve">Guillemette Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Ftaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Allan</w:t>
+                <w:t xml:space="preserve">François Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002477. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (17), pp.9015-9024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00131-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748021v1</w:t>
+                <w:t xml:space="preserve">hal-02647160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroconversion to hepatitis C virus alternate reading frame protein during acute infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of a Novel Non-Structural Protein of Bluetongue Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caporale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Morice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+                <w:t xml:space="preserve">Matthew Golder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Miladi</w:t>
+                <w:t xml:space="preserve">Giulia Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chevaliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Germanidis</w:t>
+                <w:t xml:space="preserve">Kathryn Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.22821⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00385238v1</w:t>
+                <w:t xml:space="preserve">hal-04748021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localizations of the hepatitis C virus alternate reading frame proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seroconversion to hepatitis C virus alternate reading frame protein during acute infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Boulant</w:t>
+                <w:t xml:space="preserve">Ahmed Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Crussard</w:t>
+                <w:t xml:space="preserve">Stéphane Chevaliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mclauchlan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgios Germanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.09.011⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (5), pp.1449-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.22821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04748013v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00385238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional slippage prompts recoding in alternate reading frames in the hepatitis C virus (HCV) core sequence from strain HCV-1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ratinier</w:t>
+                <w:t xml:space="preserve">Subcellular localizations of the hepatitis C virus alternate reading frame proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boulant</w:t>
+                <w:t xml:space="preserve">John Mclauchlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Gen Virol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (1), pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315260v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcriptional slippage prompts recoding in alternate reading frames in the hepatitis C virus (HCV) core sequence from strain HCV-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Targett-Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mclauchlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J Gen Virol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89, pp.1569-1578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural determinants that target the hepatitis C virus core protein to lipid droplets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Montserret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rg Hope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Targett-Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281, pp.22236-22247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cappuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de virologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vattipally Sreenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana da Silva Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Hommes, des animaux et des arthropodes : un programme d’échange viral à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vi[es]rus : (in)certitudes en situation de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cappuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European SOVE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t>
+              <w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365531v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Loisel</w:t>
+                <w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t>
+              <w:t xml:space="preserve">23rd European SOVE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684689v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chabert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833506v1</w:t>
-              </w:r>
-[...1717 lines deleted...]
-                <w:t xml:space="preserve">hal-04066543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sang, de la sueur, des virus et des moustiques : L’entomologie médicale face à l’émergence des arbovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éphéméride - Le magazine de l'EPHE - N°14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, p73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6565,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Di Gialleonardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00422-16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gulletta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00395-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hardy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Maria Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.065425-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02183-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schnettler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02848-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franzoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002477" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Miladi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22821" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Crussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclauchlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7VRV46R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Targett-Adams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclauchlan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montserret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rg Hope" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Volf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07237-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Di Gialleonardo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00422-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gulletta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00395-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Maria Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000267" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.065425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02183-14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schnettler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02848-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Miladi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Crussard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclauchlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7VRV46R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Targett-Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclauchlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montserret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rg Hope" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>