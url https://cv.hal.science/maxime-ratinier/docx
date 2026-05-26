--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1895,295 +1895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
+                <w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dunlop</w:t>
+                <w:t xml:space="preserve">Edouard Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
+                <w:t xml:space="preserve">Frederick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918748v1</w:t>
+                <w:t xml:space="preserve">hal-02918747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral infection impacts transposable element transcript amounts in Drosophila</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
+                <w:t xml:space="preserve">Development of a Reverse Genetics System for Toscana Virus (Lineage A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Saint-Michel</w:t>
+                <w:t xml:space="preserve">James Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+                <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (22), pp.12249-12257. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2006106117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12040411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918747v1</w:t>
+                <w:t xml:space="preserve">hal-02918748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
               </w:r>
@@ -4140,98 +4140,716 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281, pp.22236-22247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity of Toscana virus glycoproteins affects the kinetics of virus entry and the infectivity of newly produced virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cappuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4290,73 +4908,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4415,73 +5033,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4540,73 +5158,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de virologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4665,73 +5283,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4790,73 +5408,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4915,73 +5533,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of genetic diversity of the Rift Valley Fever virus, from the field isolates to a genetic determinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4990,919 +5608,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vattipally Sreenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana da Silva Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV), Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Hommes, des animaux et des arthropodes : un programme d’échange viral à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vi[es]rus : (in)certitudes en situation de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833610v1</w:t>
-              </w:r>
-[...616 lines deleted...]
-                <w:t xml:space="preserve">hal-04066543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5972,51 +5972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -6699,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Volf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07237-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Di Gialleonardo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00422-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gulletta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00395-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Maria Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000267" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.065425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02183-14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schnettler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02848-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Miladi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Crussard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclauchlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7VRV46R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Targett-Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclauchlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montserret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rg Hope" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Stejskalova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Polanska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Volf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07237-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Parry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvemini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vattipally Sreenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hughes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Telleria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marziali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15020306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunlop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Shaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Gu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Di Gialleonardo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00422-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Ftaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciancia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viarouge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01541-15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Janowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caporale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gulletta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00395-15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Stewart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Maria Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000267" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.065425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Filipe Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02183-14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02266-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schnettler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02848-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guiguen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00131-12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Franzoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Miladi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22821" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Boulant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Crussard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mclauchlan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7VRV46R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Targett-Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclauchlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montserret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rg Hope" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Silva Filipe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>