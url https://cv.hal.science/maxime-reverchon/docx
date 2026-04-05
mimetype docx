--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -187,945 +187,945 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken chemerin alone or in mixture with adiponectin-visfatin impairs progesterone secretion by primary hen granulosa cells</w:t>
+                <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Bernardi</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fréville</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103 (12), pp.104398. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071052v1</w:t>
+                <w:t xml:space="preserve">hal-04914388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of blastodisc cells during the laying period for two successive generations of layer and broiler breeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (9), pp.e14721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.14721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemerin abundance in egg white and its expression with receptors in extra-embryonic annexes of Pekin ducks: implications for embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (9), pp.103997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiponectin and visfatin expression profile in extra-embryonic annexes and role during embryo development in layer and broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 349, pp.114466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemerin concentration in egg white in layer and broiler hens during the laying period for 2 successive generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (2), pp.103342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914388v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemerin concentration in egg white in layer and broiler hens during the laying period for 2 successive generations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expression of chemerin and its receptors in extra-embryonic annexes and role of chemerin and its GPR1 receptor in embryo development in layer and broiler hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (2), pp.103342. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (2), pp.103339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667914v1</w:t>
+                <w:t xml:space="preserve">hal-04589170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of chemerin and its receptors in extra-embryonic annexes and role of chemerin and its GPR1 receptor in embryo development in layer and broiler hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chicken chemerin alone or in mixture with adiponectin-visfatin impairs progesterone secretion by primary hen granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (2), pp.103339. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (12), pp.104398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589170v1</w:t>
+                <w:t xml:space="preserve">hal-05071052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipokines expression in reproductive tract, egg white and embryonic annexes in hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 102 (10), pp.102908. </w:t>
@@ -1228,77 +1228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of selection in wild pheasant (Phasianus colchicus) breeding on reproduction and the involvement of the chemerin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,77 +1513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), 17 p. </w:t>
@@ -1621,77 +1621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipokines in metabolic and reproductive functions in birds: An overview of current knowns and unknowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemerin Impairs In Vitro Testosterone Production, Sperm Motility, and Fertility in Chicken: Possible Involvement of Its Receptor CMKLR1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Partyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,64 +1919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,64 +2182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apelin (APLN) regulates progesterone secretion and oocyte maturation in bovine ovarian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,64 +2316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISFATIN (NAMPT) improves in vitro IGF1-induced steroidogenesis and IGF1 receptor signaling through SIRT1 in bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,1333 +2565,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of adiponectin, chemerin and visfatin in plasma and different tissues during a laying season in turkeys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La chémérine - Une adipocytokine pro-inflammatoire impliquée dans la fonction de reproduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12958-015-0081-5⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153105010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353254v1</w:t>
+                <w:t xml:space="preserve">hal-01194178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chémérine - Une adipocytokine pro-inflammatoire impliquée dans la fonction de reproduction ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression of adiponectin, chemerin and visfatin in plasma and different tissues during a laying season in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.493-498. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153105010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12958-015-0081-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01194178v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipokines in human reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expression and effect of NAMPT (visfatin) on progesterone secretion in hen granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-15-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351523v1</w:t>
+                <w:t xml:space="preserve">hal-01194947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of NAMPT (visfatin) on progesterone secretion in hen granulosa cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adipokines in human reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pollet-Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rame</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Baumard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 150 (1), pp.53-63. </w:t>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-15-0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194947v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMERIN (RARRES2) decreases in vitro granulosa cell steroidogenesis and blocks oocyte meiotic progression in bovine species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adipokines and the female reproductive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.117044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/232454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129842v1</w:t>
+                <w:t xml:space="preserve">hal-01129814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipokines and the female reproductive tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Resistin in dairy cows: Plasma concentrations during early lactation, expression and potential role in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/232454⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129814v1</w:t>
+                <w:t xml:space="preserve">hal-02640182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistin in dairy cows: Plasma concentrations during early lactation, expression and potential role in adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The effect of nutrition and metabolic status on the development of follicles, oocytes and embryos in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093198⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (7), pp.1031-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114000937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640182v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nutrition and metabolic status on the development of follicles, oocytes and embryos in ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression and regulation of INTELECTIN1 in human granulosa-lutein cells: role in IGF-1-induced steroidogenesis through NAMPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114000937⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.120410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129828v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and regulation of INTELECTIN1 in human granulosa-lutein cells: role in IGF-1-induced steroidogenesis through NAMPT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nutritional signals and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Cornuau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91 (2), </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382 (1), pp.527-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.120410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129870v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional signals and reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CHEMERIN (RARRES2) decreases in vitro granulosa cell steroidogenesis and blocks oocyte meiotic progression in bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 382 (1), pp.527-537. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2013.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.117044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129805v1</w:t>
+                <w:t xml:space="preserve">hal-01129842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visfatin is expressed in human granulosa cells: regulation by metformin through AMPK/SIRT1 pathways and its role in steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,51 +3955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiponectine et résistine : Un rôle dans les fonctions de reproduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (4), pp.417-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4089,51 +4089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistin decreases insulin-like growth factor I-induced steroid production and insulin-like growth factor I receptor signaling in human granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,77 +4223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of adipokines, AMPK, PI3K and the PPAR signaling pathways in ovarian follicle development and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemerin inhibits IGF-1-induced progesterone and estradiol secretion in human granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,458 +4517,458 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089982v1</w:t>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,1165 +5017,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613407v1</w:t>
+                <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petra Thobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helen Pluschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lombard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desaint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+                <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
+              <w:t xml:space="preserve">PPILOW Autumn School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04340078v1</w:t>
+                <w:t xml:space="preserve">hal-04613169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Poultry and Pig Low-input and Organic production systems’ Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW Autumn School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">7 ans de recherche et expérimentation en agriculture biologique en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture des pays de la Loire, Feb 2023, La Pommeraye - Mauges-sur-Loire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613169v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193907v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry and Pig Low-input and Organic production systems’ Welfare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pluschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 ans de recherche et expérimentation en agriculture biologique en Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture des pays de la Loire, Feb 2023, La Pommeraye - Mauges-sur-Loire, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133140v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,77 +6256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
@@ -6506,90 +6506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6631,90 +6631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW : Poultry and pig low-input and organic system’s welfare. A la recherche d’une génétique à double fin en réponse à un questionnement éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Steenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6756,90 +6756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vistafine est exprimée par les cellules de la granulosa humaine : Régulation par la metformine via la voie AMPK/SIRT1 et rôle dans la stéroïdogenèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,1753 +6873,1757 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
+                <w:t xml:space="preserve">Combinaison de plusieurs leviers physiologiques et métaboliques pour induire un engraissement spontané du foie : quelle réponse selon le génotype et le sexe des canards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonnefous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193917v1</w:t>
+                <w:t xml:space="preserve">hal-05556389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Banliat</w:t>
+                <w:t xml:space="preserve">C Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231740v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bazilie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607139v1</w:t>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744087v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la vistafine au niveau des follicules ovariens de poule : un rôle inhibiteur sur la stéroïdogénèse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741916v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of NAMPT (vistafin) on progesterone secretion in hen Granulosa cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Expression de la vistafine au niveau des follicules ovariens de poule : un rôle inhibiteur sur la stéroïdogénèse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740594v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions plasmatique et tissulaire des adipocytokines, adiponectine, chemerine et vistafine, chez la dinde au cours d'un cycle de ponte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Expression and effect of NAMPT (vistafin) on progesterone secretion in hen Granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739871v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Roche</w:t>
+                <w:t xml:space="preserve">Expressions plasmatique et tissulaire des adipocytokines, adiponectine, chemerine et vistafine, chez la dinde au cours d'un cycle de ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cornuau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739345v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of chemerin on the female reproductive functions at the central level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
+              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802428v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: A potential role in granulosa cell steroidogenesis and lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
+              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750359v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et rôle de la chemerine et de son récepteur CMKLR1 dans les cellules de la granulosa bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocytokines dans la fonction ovarienne de différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,459 +8638,580 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum d'Endocrinologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: A potential role in granulosa cell steroidogenesis and lipid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748025v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745501v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: role in granulosa cells?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745676v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: role in granulosa cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, 63rd Annual Meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et rôle de l'omentine dans les cellules de la granulosa humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9118,51 +9243,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9172,147 +9297,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Kliphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9322,151 +9447,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9476,114 +9601,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et rôle &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; de la chemerine, résistine et vistafine dans l'ovaire humain et bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02798982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9651,51 +9776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="904595E6"/>
+    <w:nsid w:val="79CEB8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9882,51 +10007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>