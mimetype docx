--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -451,274 +451,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemerin abundance in egg white and its expression with receptors in extra-embryonic annexes of Pekin ducks: implications for embryo development</w:t>
+                <w:t xml:space="preserve">Adiponectin and visfatin expression profile in extra-embryonic annexes and role during embryo development in layer and broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103997⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.114466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071310v1</w:t>
+                <w:t xml:space="preserve">hal-04667829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiponectin and visfatin expression profile in extra-embryonic annexes and role during embryo development in layer and broiler chickens</w:t>
+                <w:t xml:space="preserve">Chemerin abundance in egg white and its expression with receptors in extra-embryonic annexes of Pekin ducks: implications for embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 349, pp.114466. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (9), pp.103997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2024.114466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667829v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemerin concentration in egg white in layer and broiler hens during the laying period for 2 successive generations</w:t>
               </w:r>
@@ -2565,529 +2565,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chémérine - Une adipocytokine pro-inflammatoire impliquée dans la fonction de reproduction ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of adiponectin, chemerin and visfatin in plasma and different tissues during a laying season in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153105010⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12958-015-0081-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194178v1</w:t>
+                <w:t xml:space="preserve">hal-01353254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of adiponectin, chemerin and visfatin in plasma and different tissues during a laying season in turkeys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chémérine - Une adipocytokine pro-inflammatoire impliquée dans la fonction de reproduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.493-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12958-015-0081-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153105010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01353254v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of NAMPT (visfatin) on progesterone secretion in hen granulosa cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Diot</w:t>
+                <w:t xml:space="preserve">Adipokines in human reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pollet-Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-15-0021⟩</w:t>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194947v1</w:t>
+                <w:t xml:space="preserve">hal-01351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipokines in human reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression and effect of NAMPT (visfatin) on progesterone secretion in hen granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150 (1), pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-15-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351523v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipokines and the female reproductive tract</w:t>
               </w:r>
@@ -4767,277 +4767,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
               </w:r>
@@ -5392,277 +5392,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Baldinger</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW Autumn School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613169v1</w:t>
+                <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Evaluation of performance and economy of dual-purpose genotypes as an alternative to the elimination of one-day old male layer chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Thobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pluschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">PPILOW Autumn School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193907v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poultry and Pig Low-input and Organic production systems’ Welfare</w:t>
               </w:r>
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lombard</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04340078v1</w:t>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pluschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">S. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+                <w:t xml:space="preserve">Benoit Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
               </w:r>
@@ -6269,51 +6269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
@@ -6506,77 +6506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,64 +6657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Steenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7685,90 +7685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de la vistafine au niveau des follicules ovariens de poule : un rôle inhibiteur sur la stéroïdogénèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7819,90 +7819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and effect of NAMPT (vistafin) on progesterone secretion in hen Granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7940,51 +7940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions plasmatique et tissulaire des adipocytokines, adiponectine, chemerine et vistafine, chez la dinde au cours d'un cycle de ponte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,51 +7992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -8091,51 +8091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of chemerin on the female reproductive functions at the central level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et rôle de la chemerine et de son récepteur CMKLR1 dans les cellules de la granulosa bovine</w:t>
+                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
@@ -8496,223 +8496,214 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748848v1</w:t>
+                <w:t xml:space="preserve">hal-02750359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocytokines dans la fonction ovarienne de différentes espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Forum d'Endocrinologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803956v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
+                <w:t xml:space="preserve">Expression et rôle de la chemerine et de son récepteur CMKLR1 dans les cellules de la granulosa bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
@@ -8734,190 +8725,199 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750359v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Adipocytokines dans la fonction ovarienne de différentes espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
+              <w:t xml:space="preserve">4. Forum d'Endocrinologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802428v1</w:t>
+                <w:t xml:space="preserve">hal-02803956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
               </w:r>
@@ -9350,51 +9350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Kliphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9776,51 +9776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79CEB8A5"/>
+    <w:nsid w:val="2B1DD57C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10007,51 +10007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>