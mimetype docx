--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Pluschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">S. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">Benoit Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+                <w:t xml:space="preserve">hal-04340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of a newly-developed genotype for dual-purpose rearing of male chicks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Pluschke</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lombard</w:t>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.732</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340078v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
               </w:r>
@@ -6269,51 +6269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
@@ -6506,77 +6506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Steenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,991 +6873,982 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de plusieurs leviers physiologiques et métaboliques pour induire un engraissement spontané du foie : quelle réponse selon le génotype et le sexe des canards ?</w:t>
+                <w:t xml:space="preserve">Une approche globale pour la préservation de la souveraineté et l'agro-biodiversité des filières avicoles et porcines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Louise Dangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">JRA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours (FR), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556389v1</w:t>
+                <w:t xml:space="preserve">hal-05578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Combinaison de plusieurs leviers physiologiques et métaboliques pour induire un engraissement spontané du foie : quelle réponse selon le génotype et le sexe des canards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613426v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193917v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231740v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Sperm Intact Cell MALDI-TOF Mass Spectrometry : an innovative proteomic phenotyping method for accurate diagnosis of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607139v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744087v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la vistafine au niveau des follicules ovariens de poule : un rôle inhibiteur sur la stéroïdogénèse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741916v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of NAMPT (vistafin) on progesterone secretion in hen Granulosa cells</w:t>
+                <w:t xml:space="preserve">Expression de la vistafine au niveau des follicules ovariens de poule : un rôle inhibiteur sur la stéroïdogénèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
@@ -7888,1303 +7879,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740594v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions plasmatique et tissulaire des adipocytokines, adiponectine, chemerine et vistafine, chez la dinde au cours d'un cycle de ponte</w:t>
+                <w:t xml:space="preserve">Expression and effect of NAMPT (vistafin) on progesterone secretion in hen Granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739871v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chemerin on the female reproductive functions at the central level?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressions plasmatique et tissulaire des adipocytokines, adiponectine, chemerine et vistafine, chez la dinde au cours d'un cycle de ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739064v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Roche</w:t>
+                <w:t xml:space="preserve">Role of chemerin on the female reproductive functions at the central level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cornuau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739345v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: A potential role in granulosa cell steroidogenesis and lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
+              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748025v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
+                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: A potential role in granulosa cell steroidogenesis and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
+              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750359v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et effet de la vistafine dans les fonctions ovariennes bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802428v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et rôle de la chemerine et de son récepteur CMKLR1 dans les cellules de la granulosa bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteins secreted by adipose tissue affect hen ovarian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meeting of the Incubation and Fertility Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gottingen, Germany. 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748848v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocytokines dans la fonction ovarienne de différentes espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression et rôle de la chemerine et de son récepteur CMKLR1 dans les cellules de la granulosa bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Forum d'Endocrinologie Moléculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803956v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cloix</w:t>
+                <w:t xml:space="preserve">Adipocytokines dans la fonction ovarienne de différentes espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cornuau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Forum d'Endocrinologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745501v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: role in granulosa cells?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745676v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of chemerin and its receptor, CMKLR1, in bovine ovary: role in granulosa cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, 63rd Annual Meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et rôle de l'omentine dans les cellules de la granulosa humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9243,51 +9368,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9297,147 +9422,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Kliphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9447,51 +9572,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9547,51 +9672,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9601,114 +9726,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et rôle &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; de la chemerine, résistine et vistafine dans l'ovaire humain et bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02798982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9776,51 +9901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B1DD57C"/>
+    <w:nsid w:val="12666EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10007,51 +10132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8329-7708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114466" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103997" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tricoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12961-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Partyka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.134650" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-015-0081-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/232454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000937" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013294016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120134jd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04340078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desaint" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banliat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802428v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.257" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803956v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>