--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -164,5912 +164,5778 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (2), pp.214-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02322-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.09047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797072v1</w:t>
+                <w:t xml:space="preserve">hal-04258541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing many-body correlations using quantum-cascade correlation spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattias Johnsson</w:t>
+                <w:t xml:space="preserve">Bogoliubov Excitations Driven by Thermal Lattice Phonons in a Quantum Fluid of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irénée Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Vashisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2212.09047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258541v1</w:t>
+                <w:t xml:space="preserve">hal-04381984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of one-dimensional driven-dissipative exciton-polariton condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Vercesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (4), pp.043062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.043062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogoliubov Excitations Driven by Thermal Lattice Phonons in a Quantum Fluid of Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irénée Frérot</w:t>
+                <w:t xml:space="preserve">Bose Polaron in a quantum fluid of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Vashisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Vashisht</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.041058. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381984v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose Polaron in a quantum fluid of light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">Kardar–Parisi–Zhang universality in a one-dimensional polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Squizzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Amelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.12.1.008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608 (7924), pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384399v1</w:t>
+                <w:t xml:space="preserve">hal-03775214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kardar–Parisi–Zhang universality in a one-dimensional polariton condensate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kardar-Parisi-Zhang universality in discrete two-dimensional driven-dissipative exciton polariton condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Deligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Squizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 608 (7924), pp.687-691. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05001-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775214v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kardar-Parisi-Zhang universality in discrete two-dimensional driven-dissipative exciton polariton condensates</w:t>
+                <w:t xml:space="preserve">Exciton-exciton interaction beyond the hydrogenic picture in a MoSe2 monolayer in the strong light-matter coupling regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Deligiannis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Vashisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Lundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefaattin Tongay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043207⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (16), pp.167401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.167401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802534v1</w:t>
+                <w:t xml:space="preserve">hal-02991708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-exciton interaction beyond the hydrogenic picture in a MoSe2 monolayer in the strong light-matter coupling regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical assembly and characterization of high-quality Fabry–Pérot microcavities for the integration of two-dimensional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Rupprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Lundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wurdack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sefaattin Tongay</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Estrecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.167401⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), pp.103103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0034851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991708v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical assembly and characterization of high-quality Fabry–Pérot microcavities for the integration of two-dimensional materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inducing micromechanical motion by optical excitation of a single quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Estrecho</w:t>
+                <w:t xml:space="preserve">J Kettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Besga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0034851⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-00814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735605v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing micromechanical motion by optical excitation of a single quantum dot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Besga</w:t>
+                <w:t xml:space="preserve">Galilean boosts and superfluidity of resonantly driven polariton fluids in the presence of an incoherent reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Amelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P L de Assis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iacopo Carusotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.283-287. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.023158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-00814-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990328v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galilean boosts and superfluidity of resonantly driven polariton fluids in the presence of an incoherent reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dispersion relation of the collective excitations in a resonantly driven polariton fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Amelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.023158. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11886-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991721v1</w:t>
+                <w:t xml:space="preserve">hal-02346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-fall of photons in a planar optical cavity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathodoluminescence enhancement and quenching in type-I van der Waals heterostructures: Cleanliness of the interfaces and defect creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jakubczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/ab159a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.114001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.114001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128141v1</w:t>
+                <w:t xml:space="preserve">hal-02360330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of quantum correlations from interacting fibre-cavity polaritons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ben Baragiola</w:t>
+                <w:t xml:space="preserve">Optical valley Hall effect for highly valley-coherent exciton-polaritons in an atomically thin semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Lundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Dusanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Sedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Glazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.770-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-019-0492-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0281-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128140v1</w:t>
+                <w:t xml:space="preserve">hal-02352986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion relation of the collective excitations in a resonantly driven polariton fluid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free-fall of photons in a planar optical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11886-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.045007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/ab159a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346498v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence enhancement and quenching in type-I van der Waals heterostructures: Cleanliness of the interfaces and defect creation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of quantum correlations from interacting fibre-cavity polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jakubczyk</w:t>
+                <w:t xml:space="preserve">Guillermo Muñoz-Matutano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stepanov</w:t>
+                <w:t xml:space="preserve">Andrew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Baragiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.114001⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0281-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360330v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical valley Hall effect for highly valley-coherent exciton-polaritons in an atomically thin semiconductor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thermal Decoherence of a Nonequilibrium Polariton Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Klembt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-019-0492-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), pp.035301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352986v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decoherence of a Nonequilibrium Polariton Fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction-enhanced flow of a polariton superfluid current in a ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Klein</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Gallemí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilleumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.035301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10), pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978771v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-enhanced flow of a polariton superfluid current in a ring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minguzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.-L. de Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.104502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021011v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Second-Order Nonlinearity for THz Generation by Resonant Interaction of Exciton-Polariton Rabi Oscillations with Optical Phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Rojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Morigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (12), pp.127401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.127401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Gradient Position Mapping of Semiconductor Quantum Dots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Nguyen</w:t>
+                <w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Klembt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Emilien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (11), pp.117401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.117401⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114 (18), pp.186403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347133v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton lasing in high-quality selenide-based micropillars in the strong coupling regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Klembt</w:t>
+                <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Durupt</w:t>
+                <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kruse</w:t>
+                <w:t xml:space="preserve">Niels Gregersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hommel</w:t>
+                <w:t xml:space="preserve">Emanuel Peinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (7), pp.071101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928492⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 107 (14), pp.141106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359443v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible work extraction in a hybrid opto-mechanical system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polariton lasing in high-quality selenide-based micropillars in the strong coupling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klembt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/055018⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (7), pp.071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152519v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-Polariton Gas as a Nonequilibrium Coolant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible work extraction in a hybrid opto-mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Elouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.186403⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.055018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/055018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152647v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical driving of macroscopic mechanical motion by a single two-level system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Delga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexia Auffèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4932574⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.023818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359442v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ZnSe-based microcavities for lasing in the strong coupling regime and polariton confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Klembt</w:t>
+                <w:t xml:space="preserve">Strain-mediated coupling in a quantum dot-mechanical oscillator hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inah Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebald Kathrin</w:t>
+                <w:t xml:space="preserve">Pierre-Louis de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figge Stephan</w:t>
+                <w:t xml:space="preserve">Arnaud Gloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gust Arne</w:t>
+                <w:t xml:space="preserve">Eva Dupont-Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300705⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2013.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152673v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical driving of macroscopic mechanical motion by a single two-level system</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of ZnSe-based microcavities for lasing in the strong coupling regime and polariton confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Klembt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebald Kathrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figge Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gust Arne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023818⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (7-8), pp.1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060247v1</w:t>
+                <w:t xml:space="preserve">hal-01152673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-mediated coupling in a quantum dot-mechanical oscillator hybrid system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long range correlations in a 97% excitonic one-dimensional polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Verlot</w:t>
+                <w:t xml:space="preserve">Aurélien Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2013.274⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.121407(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949375v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range correlations in a 97% excitonic one-dimensional polariton condensate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Médard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+                <w:t xml:space="preserve">Daniel Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Portolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.023811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880110v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From Strong to Weak Coupling Regime in a Single GaN Microwire up to Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zuniga-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.073004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/7/073004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727432v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring stimulated emission at the single-photon level in one-dimensional atoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four-wave mixing excitations in a dissipative polariton quantum fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nogues</w:t>
+                <w:t xml:space="preserve">Verena Kohnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Michiel Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Portella-Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.023811⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.064508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998935v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Strong to Weak Coupling Regime in a Single GaN Microwire up to Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Optical polariton properties in ZnSe-based planar and pillar structured microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le-Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/7/073004⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-20551-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880146v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical polariton properties in ZnSe-based planar and pillar structured microcavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">One-dimensional ZnO exciton polaritons with negligible thermal broadening at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Seyfried</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaoxin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay A. Gippius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-20551-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.041302(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000187v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional ZnO exciton polaritons with negligible thermal broadening at room temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Malpuech</w:t>
+                <w:t xml:space="preserve">V. Kohnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Portella-Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.041302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880142v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subnanosecond spectral diffusion of a single quantum dot in a nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Portella-Oberli</w:t>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.041405(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.041405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000155v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond spectral diffusion of a single quantum dot in a nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subnanosecond spectral diffusion measurement using photon correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.041405⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2010.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998974v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond spectral diffusion measurement using photon correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Besombes</w:t>
+                <w:t xml:space="preserve">Exciton-polariton Bose-Einstein condensation: advances and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2010.174⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), pp.668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709231v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-polariton Bose-Einstein condensation: advances and issues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Lagoudakis</w:t>
+                <w:t xml:space="preserve">T.K. Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031738⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546007v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cerna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">D. N. Krizhanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.045317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000039v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Pietka</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Bradley</w:t>
+                <w:t xml:space="preserve">A. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (4), pp.045317. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000081v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Baas</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999758v1</w:t>
+                <w:t xml:space="preserve">hal-00999964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. K. Paraïso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">Ounsi El Daif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taofiq Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.081910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999964v1</w:t>
+                <w:t xml:space="preserve">hal-00805877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein condensation in semiconductors: myth or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.08023. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Nardin</w:t>
+                <w:t xml:space="preserve">Spontaneous Coherent Phase Transition of Polaritons in CdTe Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taofiq Paraïso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2885018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (18), pp.187401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.187401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805877v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of strong coupling between excitons and microcavity leaky modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (7), pp.071916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1861979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Coherent Phase Transition of Polaritons in CdTe Microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Angle resolved spectroscopy of polariton stimulation under non-resonant excitation in CdTe II–VI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Romestain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (35), pp.S3683-S3688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/16/35/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6216,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scarpelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Johnsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02322-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.09047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vercesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381984v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Fr&#233;rot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Vashisht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Squizzato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Amelio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05001-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Deligiannis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klaas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lundt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefaattin Tongay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.167401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rupprecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wurdack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Estrecho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0034851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kettler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vaish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L de Assis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00814-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab159a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz-Matutano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Baragiola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0281-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11886-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nayak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-L. Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.114001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Dusanowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Sedov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Glazov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0492-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.035301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallem&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilleumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.104502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klembt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/055018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Kathrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figge Stephan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Arne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300705" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS61PWCL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023818" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121407" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniga-Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyfried" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20551-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3QTBSF7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxin Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.041302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scarpelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Johnsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.09047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381984v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Fr&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Vashisht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vercesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Squizzato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baboux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Amelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05001-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Deligiannis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klaas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lundt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefaattin Tongay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.167401" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rupprecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wurdack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Estrecho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0034851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kettler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L de Assis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00814-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11886-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nayak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-L. Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.114001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Dusanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Sedov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Glazov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0492-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab159a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz-Matutano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Baragiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0281-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.035301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallem&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilleumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.104502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klembt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/055018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Kathrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figge Stephan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Arne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS61PWCL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniga-Perez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyfried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20551-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3QTBSF7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxin Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.041302" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>