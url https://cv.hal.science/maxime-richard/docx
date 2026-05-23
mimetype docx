--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -874,295 +874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-exciton interaction beyond the hydrogenic picture in a MoSe2 monolayer in the strong light-matter coupling regime</w:t>
+                <w:t xml:space="preserve">Micro-mechanical assembly and characterization of high-quality Fabry–Pérot microcavities for the integration of two-dimensional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christoph Rupprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Lundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wurdack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sefaattin Tongay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Estrecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.167401⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (10), pp.103103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0034851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991708v1</w:t>
+                <w:t xml:space="preserve">hal-03735605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical assembly and characterization of high-quality Fabry–Pérot microcavities for the integration of two-dimensional materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Exciton-exciton interaction beyond the hydrogenic picture in a MoSe2 monolayer in the strong light-matter coupling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Vashisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Lundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Estrecho</w:t>
+                <w:t xml:space="preserve">Sefaattin Tongay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (10), pp.103103. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (16), pp.167401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0034851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.167401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735605v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing micromechanical motion by optical excitation of a single quantum dot</w:t>
               </w:r>
@@ -1393,364 +1393,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion relation of the collective excitations in a resonantly driven polariton fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathodoluminescence enhancement and quenching in type-I van der Waals heterostructures: Cleanliness of the interfaces and defect creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Rousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+                <w:t xml:space="preserve">G. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jakubczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11886-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.114001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.114001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346498v1</w:t>
+                <w:t xml:space="preserve">hal-02360330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence enhancement and quenching in type-I van der Waals heterostructures: Cleanliness of the interfaces and defect creation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Jakubczyk</w:t>
+                <w:t xml:space="preserve">Dispersion relation of the collective excitations in a resonantly driven polariton fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Amelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stepanov</w:t>
+                <w:t xml:space="preserve">Jean-Guy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (11), pp.114001. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.114001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11886-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360330v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical valley Hall effect for highly valley-coherent exciton-polaritons in an atomically thin semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Lundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Dusanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Sedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Glazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Decoherence of a Nonequilibrium Polariton Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Klembt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive and Gaussian far-field emission from “giant” photonic trumpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,441 +3927,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical polariton properties in ZnSe-based planar and pillar structured microcavities</w:t>
+                <w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sebald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trichet</w:t>
+                <w:t xml:space="preserve">V. Kohnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seyfried</w:t>
+                <w:t xml:space="preserve">M. T. Portella-Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.381. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (25), pp.255302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-20551-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000187v1</w:t>
+                <w:t xml:space="preserve">hal-01000155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional ZnO exciton polaritons with negligible thermal broadening at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaoxin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaoxin Sun</w:t>
+                <w:t xml:space="preserve">Goran Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Pavlovic</w:t>
+                <w:t xml:space="preserve">Nikolay A. Gippius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (4), pp.041302(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Single Particle to Superfluid Excitations in a Dissipative Polariton Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical polariton properties in ZnSe-based planar and pillar structured microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kohnle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">Daniel Le-Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wouters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. T. Portella-Oberli</w:t>
+                <w:t xml:space="preserve">M. Seyfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-20551-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000155v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnanosecond spectral diffusion of a single quantum dot in a nanowire</w:t>
               </w:r>
@@ -4743,563 +4743,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t>
+                <w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K. Paraiso</w:t>
+                <w:t xml:space="preserve">R. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. K. Paraïso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Nardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000039v1</w:t>
+                <w:t xml:space="preserve">hal-00999964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. N. Krizhanovskii</w:t>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. A. Bradley</w:t>
+                <w:t xml:space="preserve">A. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000081v1</w:t>
+                <w:t xml:space="preserve">hal-00999758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Krizhanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baas</w:t>
+                <w:t xml:space="preserve">R. A. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.045317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999758v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent optical control of the wave function of zero-dimensional exciton polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of microcavity polariton relaxation under confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Cerna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (12), pp.121309. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.045319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.121309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999964v1</w:t>
+                <w:t xml:space="preserve">hal-01000039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear relaxation of zero-dimension-trapped microcavity polaritons</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scarpelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Johnsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.09047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381984v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Fr&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Vashisht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vercesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Squizzato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baboux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Amelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05001-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Deligiannis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klaas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lundt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefaattin Tongay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.167401" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rupprecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wurdack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Estrecho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0034851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kettler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L de Assis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00814-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11886-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nayak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-L. Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.114001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Dusanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Sedov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Glazov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0492-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab159a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz-Matutano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Baragiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0281-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.035301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallem&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilleumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.104502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klembt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/055018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Kathrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figge Stephan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Arne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS61PWCL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniga-Perez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyfried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20551-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3QTBSF7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxin Sun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.041302" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scarpelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Johnsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.09047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381984v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Fr&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Vashisht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vercesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Squizzato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baboux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Amelio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05001-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Deligiannis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rupprecht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Lundt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wurdack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Estrecho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0034851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klaas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefaattin Tongay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.167401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kettler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vaish" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L de Assis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00814-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nayak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-L. Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jakubczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.114001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11886-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Dusanowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Sedov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Glazov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-019-0492-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ab159a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz-Matutano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Baragiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0281-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klembt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.035301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallem&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilleumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.104502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347133v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. de Assis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yeo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.117401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rojan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.127401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Durupt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Datta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.186403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gregersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Peinke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Munsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klembt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hommel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auff&#232;ves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/055018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inah Yeo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis de Assis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloppe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.274" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Kathrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figge Stephan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Arne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300705" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS61PWCL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;dard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valente" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Portolan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.023811" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniga-Perez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kohnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Portella-Oberli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000155v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kohnle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Portella-Oberli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxin Sun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.041302" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebald" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyfried" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-20551-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3QTBSF7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Para&#239;so" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.121309" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Paraiso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045319" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounsi El Daif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofiq Para&#239;so" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>