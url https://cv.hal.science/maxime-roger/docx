--- v0 (2026-03-12)
+++ v1 (2026-04-10)
@@ -629,412 +629,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF RADIATIVE PROPERTIES OF A QUARTZEL SAMPLE BASED ON SYMBOLIC MONTE CARLO METHODS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Monte Carlo method based on orthogonal polynomials series: application to phase function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Maanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.205-212, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.295-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/RAD-19.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350451v1</w:t>
+                <w:t xml:space="preserve">hal-02350441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDENTIFICATION OF RADIATIVE PROPERTIES OF A QUARTZEL SAMPLE BASED ON SYMBOLIC MONTE CARLO METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Maanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.205-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+                <w:t xml:space="preserve">hal-02350451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo method based on orthogonal polynomials series: application to phase function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350441v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for Conduction-Radiation Coupling in Complex Geometries</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTRPM - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, CASCAIS, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2018 - French Interpore Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 110-Computational Thermal Radiation in Participating Media-VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Ferreira Barbosa de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Brazilian Congress of Thermal Science and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vitoria, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1770,381 +1770,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale methods for the solution of the radiative transfer equation</w:t>
+                <w:t xml:space="preserve">Solution of radiative heat transfer using the spherical harmonics discrete ordinate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Granate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT and University of Pretoria, Jul 2015, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288475v1</w:t>
+                <w:t xml:space="preserve">hal-01286430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the optical tissue parameters on the transmitted and reflected signals from a short-pulse laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Superior Técnico, Jun 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of radiative heat transfer using the spherical harmonics discrete ordinate method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale methods for the solution of the radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Granate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro J Coelho</w:t>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHMT and University of Pretoria, Jul 2015, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">Eurotherm Conference No. 105: Computational Thermal Radiation in Participating Media V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286430v1</w:t>
+                <w:t xml:space="preserve">hal-01288475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo algorithm based on the hybrid transport-diffusion model for transient radiative transfer calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2169,77 +2169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ordinate solutions of the radiative transfer equation and multi-scale models for three-dimensional transient problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2264,64 +2264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer in strongly forward scattering media using the discrete ordinates method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Granate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2359,77 +2359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transient radiative transfer models with the discrete ordinates method in absorbing and scattering three-dimensional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Conferência Nacional de Mecânica dos Fluidos, Termodinâmica e Energia MEFTE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2467,64 +2467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Micro-Macro Model for Transient Radiative Transfer Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,51 +2705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2005 -12èmes Journées internationales de thermique = 12th International meeting on heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc. p.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maanane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ferreira Barbosa de Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Granate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.rad.009222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maanane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ferreira Barbosa de Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Granate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.rad.009222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>