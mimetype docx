--- v1 (2026-04-10)
+++ v2 (2026-05-11)
@@ -629,412 +629,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo method based on orthogonal polynomials series: application to phase function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDENTIFICATION OF RADIATIVE PROPERTIES OF A QUARTZEL SAMPLE BASED ON SYMBOLIC MONTE CARLO METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Maanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Maanane</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.295-302, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.205-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/RAD-19.360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350441v1</w:t>
+                <w:t xml:space="preserve">hal-02350451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF RADIATIVE PROPERTIES OF A QUARTZEL SAMPLE BASED ON SYMBOLIC MONTE CARLO METHODS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delmas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350451v1</w:t>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+                <w:t xml:space="preserve">Symbolic Monte Carlo method based on orthogonal polynomials series: application to phase function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Maanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coustet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Radiative Transfer, RAD-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, France. pp.295-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of Symbolic Monte Carlo for Conduction-Radiation Coupling in Complex Geometries</w:t>
               </w:r>
@@ -1282,351 +1282,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYMBOLIC MONTE CARLO METHODS : AN ANALYSIS TOOL FOR THE EXPERIMENTAL IDENTIFICATION OF RADIATIVE PROPERTIES AT HIGH- TEMPERATURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Monte Carlo methods for analysis of radiative transfer in high-temperature heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Maanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delmas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTRPM - VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, CASCAIS, Portugal</w:t>
+              <w:t xml:space="preserve">JEMP2018 - French Interpore Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350512v1</w:t>
+                <w:t xml:space="preserve">hal-02014007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo methods for analysis of radiative transfer in high-temperature heterogeneous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Monte Carlo methods: an analysis tool for the experimental identification of radiative properties at high-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP2018 - French Interpore Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Eurotherm Seminar 110-Computational Thermal Radiation in Participating Media-VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014007v1</w:t>
+                <w:t xml:space="preserve">hal-02013891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo methods: an analysis tool for the experimental identification of radiative properties at high-temperature</w:t>
+                <w:t xml:space="preserve">SYMBOLIC MONTE CARLO METHODS : AN ANALYSIS TOOL FOR THE EXPERIMENTAL IDENTIFICATION OF RADIATIVE PROPERTIES AT HIGH- TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+                <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Seminar 110-Computational Thermal Radiation in Participating Media-VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">CTRPM - VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, CASCAIS, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013891v1</w:t>
+                <w:t xml:space="preserve">hal-02350512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of radiative transfer in high-temperature porous materials based on the null-collision Monte Carlo algorithm</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Ferreira Barbosa de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Brazilian Congress of Thermal Science and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vitoria, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1770,217 +1770,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of radiative heat transfer using the spherical harmonics discrete ordinate method</w:t>
+                <w:t xml:space="preserve">Discrete ordinate solutions of the radiative transfer equation and multi-scale models for three-dimensional transient problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Granate</w:t>
+                <w:t xml:space="preserve">Pedro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHMT and University of Pretoria, Jul 2015, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286430v1</w:t>
+                <w:t xml:space="preserve">hal-01286397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the optical tissue parameters on the transmitted and reflected signals from a short-pulse laser</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer in strongly forward scattering media using the discrete ordinates method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pereira</w:t>
+                <w:t xml:space="preserve">Pedro Granate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior Técnico, Jun 2015, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V - Eurotherm Seminar 105</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286448v1</w:t>
+                <w:t xml:space="preserve">hal-01288461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale methods for the solution of the radiative transfer equation</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,342 +2068,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo algorithm based on the hybrid transport-diffusion model for transient radiative transfer calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution of radiative heat transfer using the spherical harmonics discrete ordinate method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Granate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT and University of Pretoria, Jul 2015, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286417v1</w:t>
+                <w:t xml:space="preserve">hal-01286430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ordinate solutions of the radiative transfer equation and multi-scale models for three-dimensional transient problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of the optical tissue parameters on the transmitted and reflected signals from a short-pulse laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro J Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
+              <w:t xml:space="preserve">Congress on Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior Técnico, Jun 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286397v1</w:t>
+                <w:t xml:space="preserve">hal-01286448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer in strongly forward scattering media using the discrete ordinates method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Granate</w:t>
+                <w:t xml:space="preserve">A Monte Carlo algorithm based on the hybrid transport-diffusion model for transient radiative transfer calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J Coelho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V - Eurotherm Seminar 105</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
+              <w:t xml:space="preserve">The 6th International Symposium on Advances in Computational Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rutgers University, May 2015, Piscataway, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288461v1</w:t>
+                <w:t xml:space="preserve">hal-01286417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transient radiative transfer models with the discrete ordinates method in absorbing and scattering three-dimensional media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,51 +2705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 83 -Computational thermal radiation in participating media III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. p.143-152</w:t>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm seminar 78</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Poitiers, France. p.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2005 -12èmes Journées internationales de thermique = 12th International meeting on heat transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc. p.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maanane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ferreira Barbosa de Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Granate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.rad.009222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Maanane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ferreira Barbosa de Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Granate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.rad.009222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Coelho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>