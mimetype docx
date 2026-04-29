--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -456,122 +456,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123720v1</w:t>
+                <w:t xml:space="preserve">hal-04065664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique sportive féminine dans les quartiers brestois de la politique de la ville</w:t>
               </w:r>
@@ -620,109 +607,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+                <w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065664v1</w:t>
+                <w:t xml:space="preserve">hal-04123720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique du chercheur en terrain sensible dans les champs sportif et culturel</w:t>
               </w:r>
@@ -1370,160 +1370,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre posture et bricolage : quelques « ficelles » pour entrer en contact avec des jeunes de quartiers de la politique de la Ville</w:t>
+                <w:t xml:space="preserve">Compte rendu. Dietsch G., (2024), Les jeunes et le sport. Penser la société de demain, Paris, De Boeck supérieur, 160 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.099.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389183v1</w:t>
+                <w:t xml:space="preserve">hal-04930980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Dietsch G., (2024), Les jeunes et le sport. Penser la société de demain, Paris, De Boeck supérieur, 160 p.</w:t>
+                <w:t xml:space="preserve">Entre posture et bricolage : quelques « ficelles » pour entrer en contact avec des jeunes de quartiers de la politique de la Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.149-152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.099.0149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930980v1</w:t>
+                <w:t xml:space="preserve">hal-05389183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques sportives, citoyenneté(s) et normes de genre : quels défis dans les quartiers brestois de la politique de la Ville ?</w:t>
               </w:r>
@@ -1565,568 +1565,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication lors de la soirée de restitution du plan d'observation de la pratique sportive à Brest : &amp;quot;Le sport dans les quartiers brestois de la politique de la ville : qu’en disent les 16-25 ans et les acteur·rice·s investi·e·s auprès d’elles et eux ?</w:t>
+                <w:t xml:space="preserve">Vulgarisation du travail de thèse - Radio U - UBO : &amp;quot;Sport, citoyenneté et cohésion sociale auprès de jeunes issu.e.s de quartiers de la politique de la ville. Brest, étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870958v1</w:t>
+                <w:t xml:space="preserve">hal-03885623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulgarisation du travail de thèse - Radio U - UBO : &amp;quot;Sport, citoyenneté et cohésion sociale auprès de jeunes issu.e.s de quartiers de la politique de la ville. Brest, étude de cas</w:t>
+                <w:t xml:space="preserve">Communication lors de la soirée de restitution du plan d'observation de la pratique sportive à Brest : &amp;quot;Le sport dans les quartiers brestois de la politique de la ville : qu’en disent les 16-25 ans et les acteur·rice·s investi·e·s auprès d’elles et eux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885623v1</w:t>
+                <w:t xml:space="preserve">hal-03870958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660479v1</w:t>
+                <w:t xml:space="preserve">hal-03660478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660478v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.120. </w:t>
+              <w:t xml:space="preserve">2019, pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660476v1</w:t>
+                <w:t xml:space="preserve">hal-03660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.135. </w:t>
+              <w:t xml:space="preserve">2019, pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660477v1</w:t>
+                <w:t xml:space="preserve">hal-03660476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.137. </w:t>
+              <w:t xml:space="preserve">2017, pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660474v1</w:t>
+                <w:t xml:space="preserve">hal-03660475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.193. </w:t>
+              <w:t xml:space="preserve">2017, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660475v1</w:t>
+                <w:t xml:space="preserve">hal-03660474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>