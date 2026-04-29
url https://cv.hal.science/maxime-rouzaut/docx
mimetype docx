--- v1 (2026-04-29)
+++ v2 (2026-04-29)
@@ -456,178 +456,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique sportive féminine dans les quartiers brestois de la politique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065664v1</w:t>
+                <w:t xml:space="preserve">hal-04065660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique sportive féminine dans les quartiers brestois de la politique de la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065660v1</w:t>
+                <w:t xml:space="preserve">hal-04065664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t>
               </w:r>
@@ -1565,568 +1565,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulgarisation du travail de thèse - Radio U - UBO : &amp;quot;Sport, citoyenneté et cohésion sociale auprès de jeunes issu.e.s de quartiers de la politique de la ville. Brest, étude de cas</w:t>
+                <w:t xml:space="preserve">Communication lors de la soirée de restitution du plan d'observation de la pratique sportive à Brest : &amp;quot;Le sport dans les quartiers brestois de la politique de la ville : qu’en disent les 16-25 ans et les acteur·rice·s investi·e·s auprès d’elles et eux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885623v1</w:t>
+                <w:t xml:space="preserve">hal-03870958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication lors de la soirée de restitution du plan d'observation de la pratique sportive à Brest : &amp;quot;Le sport dans les quartiers brestois de la politique de la ville : qu’en disent les 16-25 ans et les acteur·rice·s investi·e·s auprès d’elles et eux ?</w:t>
+                <w:t xml:space="preserve">Vulgarisation du travail de thèse - Radio U - UBO : &amp;quot;Sport, citoyenneté et cohésion sociale auprès de jeunes issu.e.s de quartiers de la politique de la ville. Brest, étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870958v1</w:t>
+                <w:t xml:space="preserve">hal-03885623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660478v1</w:t>
+                <w:t xml:space="preserve">hal-03660479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.089.0146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03660479v1</w:t>
+                <w:t xml:space="preserve">hal-03660478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.135. </w:t>
+              <w:t xml:space="preserve">2019, pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660477v1</w:t>
+                <w:t xml:space="preserve">hal-03660476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.120. </w:t>
+              <w:t xml:space="preserve">2019, pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660476v1</w:t>
+                <w:t xml:space="preserve">hal-03660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.193. </w:t>
+              <w:t xml:space="preserve">2017, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660475v1</w:t>
+                <w:t xml:space="preserve">hal-03660474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.137. </w:t>
+              <w:t xml:space="preserve">2017, pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660474v1</w:t>
+                <w:t xml:space="preserve">hal-03660475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>