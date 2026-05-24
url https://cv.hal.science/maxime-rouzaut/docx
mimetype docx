--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -131,1127 +131,1317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter en géographie prioritaire : le sport, un outil d’accroche sous conditions</w:t>
+                <w:t xml:space="preserve">Les violences de genre dans les relations d’enquête en sciences sociales du sport : entre silenciation et intérêt scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (27), pp.91-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108459v1</w:t>
+                <w:t xml:space="preserve">hal-05631058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter en géographie prioritaire : le sport, un outil d’accroche sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté(s), sport et politique de la ville, une articulation contrastée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 235, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marchander » son enquête : une réflexion sur les implications du don/contre-don dans les thèses en sciences sociales du sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+                <w:t xml:space="preserve">Articuler recherche et intervention : l'accompagnement du nouveau projet pédagogique de la Direction des Sports et du Nautisme de Brest au prisme du projet ACHARQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF); Université de Reims, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVème rencontres du RIUESS (Réseau Inter-universitaire de l’Economie Sociale et Solidaire). Imaginer demain : l'ESS, actrice de futurs possibles et désirables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riuess, May 2026, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102008v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique sportive féminine dans les quartiers brestois de la politique de la ville</w:t>
+                <w:t xml:space="preserve">« Marchander » son enquête : une réflexion sur les implications du don/contre-don dans les thèses en sciences sociales du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF); Université de Reims, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065660v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La pratique sportive féminine dans les quartiers brestois de la politique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065664v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sport et genre : des inégalités qui persistent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Favoriser l'accès des femmes au sport : quelles perspectives de développement en Finistère ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport et de l'Éducation; Service Départemental à la Jeunesse, à l’Engagement et aux Sports; Délégation Départementale aux Droits des Femmes et à l’Égalité, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123720v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique du chercheur en terrain sensible dans les champs sportif et culturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soaz Jolivet</w:t>
+                <w:t xml:space="preserve">L’approche inductive permet-elle d’éclairer les (in)dispositions sportives juvéniles situées en géographie prioritaire brestoise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approcher le sensible des terrains : enjeux, questionnements et pratiques dans nos recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctorant.e.s et jeunes chercheur.se.s du LABERS, Mar 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF; LVIS; UFR STAPS Lyon, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660533v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ethique du chercheur en terrain sensible dans les champs sportif et culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soaz Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">Approcher le sensible des terrains : enjeux, questionnements et pratiques dans nos recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorant.e.s et jeunes chercheur.se.s du LABERS, Mar 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703812v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La citoyenneté à travers le sport en quartiers &amp;quot;sensibles&amp;quot; brestois. Entre a priori et adaptations méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2e congrès de la S2MS. Enquêter, produire des données, répondre à une commande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692190v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale par le sport dans les quartiers : une analyse sociologique au prisme de la citoyenneté et du vivre-ensemble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La citoyenneté, condition nécessaire à la socialisation juvénile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau des Doctorants en Études Sportives (REDESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Violences Innovations Politiques Socialisations et Sport (VIPS2); Ecole Normale Supérieure (ENS) de Rennes; Ecole doctorale Sociétés Temps Territoire (STT), Apr 2021, Rennes, France. https://zenodo.org/record/4711434</w:t>
+              <w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660461v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport, citoyenneté et cohésion sociale auprès des jeunes issu.e.s des quartiers : construction d'une recherche par et avec « le terrain »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’innovation sociale par le sport dans les quartiers : une analyse sociologique au prisme de la citoyenneté et du vivre-ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des jeunes chercheurs en Sciences sociales et Activités Physiques et/ou Sportives de IFEPSA-UCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau des Doctorants en Études Sportives (REDESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violences Innovations Politiques Socialisations et Sport (VIPS2); Ecole Normale Supérieure (ENS) de Rennes; Ecole doctorale Sociétés Temps Territoire (STT), Apr 2021, Rennes, France. https://zenodo.org/record/4711434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660464v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sport, citoyenneté et cohésion sociale auprès des jeunes issu.e.s des quartiers : construction d'une recherche par et avec « le terrain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des jeunes chercheurs en Sciences sociales et Activités Physiques et/ou Sportives de IFEPSA-UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding NGO context and Sport for development and peace organization by using annual report through Actantial Model analysis: The case of Bel Avenir, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegwen Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Decarpentrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariann Bardocz-Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Sociology of Sport - ISSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1261,98 +1451,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, citoyenneté et cohésion sociale auprès de jeunes issu·es de quartiers brestois de la politique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées nationales d'Etude et de Formation en socio-sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Nantes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,779 +1552,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu. Dietsch G., (2024), Les jeunes et le sport. Penser la société de demain, Paris, De Boeck supérieur, 160 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.149-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.099.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre posture et bricolage : quelques « ficelles » pour entrer en contact avec des jeunes de quartiers de la politique de la Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques sportives, citoyenneté(s) et normes de genre : quels défis dans les quartiers brestois de la politique de la Ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication lors de la soirée de restitution du plan d'observation de la pratique sportive à Brest : &amp;quot;Le sport dans les quartiers brestois de la politique de la ville : qu’en disent les 16-25 ans et les acteur·rice·s investi·e·s auprès d’elles et eux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulgarisation du travail de thèse - Radio U - UBO : &amp;quot;Sport, citoyenneté et cohésion sociale auprès de jeunes issu.e.s de quartiers de la politique de la ville. Brest, étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660479v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Bordiec, S., (2018), La Fabrique sociale des jeunes. Socialisations et institutions, Louvain-la-Neuve, De Boeck Supérieur, 176 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Jacques M.-H., (2020), Les transitions identitaires dans les parcours d’éducation, Rennes, Presses universitaires de Rennes, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660478v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
+              <w:t xml:space="preserve">2019, pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660476v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., Ion, J., avec la collaboration de Besse, L., et Richez, J-C., (2017). Loisirs des jeunes : 120 ans d’activités éducatives et sportives. Paris : La Documentation Française, coll. « Fonjep », 175 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Rauch, A., (2016), Luxure : une histoire entre péché et jouissance. Paris, Armand Colin, 238 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.123.0139⟩</w:t>
+              <w:t xml:space="preserve">2019, pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.191.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660477v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
+              <w:t xml:space="preserve">2017, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660474v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Augustin, J-P., (2016), Le sport : une géographie mondialisée, Paris, Documentation photographique, no 8112, 63 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Augustin J.-P., (2016), Le sport, une géographie mondialisée, La Documentation photographique, no 8112, 63 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouzaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.170.0193⟩</w:t>
+              <w:t xml:space="preserve">2017, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.076.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660475v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2281,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631058v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouzaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03877903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cavalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04065664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soaz Jolivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03703812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03692190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Decarpentrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Ayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Bardocz-Bencsik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04333772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03885623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.123.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.076.0137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>