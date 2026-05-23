--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -183,4528 +183,4623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Une sépulture à incinération d'époque romaine sur la commune de Montfaucon au lieu-dit Joanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvestre Guené</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836679v1</w:t>
+                <w:t xml:space="preserve">hal-05609783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio – Piantarella : fouille programmée (2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Maire</w:t>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Corse, 2A – Corse-du-Sud, 2021, pp.156177</w:t>
+              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527543v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monti Barbatu (Olmeto, Corse-du-Sud) : la structure 1, une habitation du Bronze moyen 3 / Bronze récent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonifacio – Piantarella : fouille programmée (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.86-98</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Corse, 2A – Corse-du-Sud, 2021, pp.156177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614058v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte de saint Martin en Corse au temps du gouvernement pisan et dans les siècles antérieurs, en relation avec les régions voisines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monti Barbatu (Olmeto, Corse-du-Sud) : la structure 1, une habitation du Bronze moyen 3 / Bronze récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Franzini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.86-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03574768v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Corse 2019, pp.50463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2019 [notice archéologique]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le culte de saint Martin en Corse au temps du gouvernement pisan et dans les siècles antérieurs, en relation avec les régions voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133-2, pp.255-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.9684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03515456v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria – Casabianda : sondage 2019 [notice archéologique]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2019 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Corse, 2019, pp.53852</w:t>
+              <w:t xml:space="preserve">, 2021, Corse, 2019, pp.53722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03515480v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie : un outil pour les archéologues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aléria – Casabianda : sondage 2019 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.47</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Corse, 2019, pp.53852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271877v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de Monti Barbatu (Olmeto, Corse-du-Sud). L’âge du Bronze de la terrasse subsommitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montclus : Le château</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La photogrammétrie : un outil pour les archéologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.144</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275210v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un protocole photogrammétrie et SIG dès la fouille préventive : la sépulture collective de Mas Rouge à Montpellier (Hérault)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Montclus : Le château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pm.1757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361284v1</w:t>
+                <w:t xml:space="preserve">hal-02275210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Leca, dit Castaldu, sur la commune d'Arbori (Corse-du-Sud). Étude de textes et archéologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d’un protocole photogrammétrie et SIG dès la fouille préventive : la sépulture collective de Mas Rouge à Montpellier (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Andrée Gardella</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études corses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574733v1</w:t>
+                <w:t xml:space="preserve">hal-02361284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : Piantarella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Le château de Leca, dit Castaldu, sur la commune d'Arbori (Corse-du-Sud). Étude de textes et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+                <w:t xml:space="preserve">Pierre Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Blin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Maire</w:t>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2016-2017, pp.89-91</w:t>
+              <w:t xml:space="preserve">Études corses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.131-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882936v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacio : Piantarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Byl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2016-2017, pp.20</w:t>
+              <w:t xml:space="preserve">, 2018, 2016-2017, pp.89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882939v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria : Mare Stagno</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bonifacio : Piantarella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Lacombe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselme Cormier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexia Morel</w:t>
+                <w:t xml:space="preserve">Boris Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2016-2017, pp.41-44</w:t>
+              <w:t xml:space="preserve">, 2018, 2016-2017, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882937v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : Casabianda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">Renaud Chastagneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Chastagneret</w:t>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2016-2017, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santo-Pietro-di-Tenda - Suali 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">Aléria : Mare Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 p</w:t>
+              <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2016-2017, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516333v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laudun : Saint-Jean-de-Todon alias Saint-Jean-de-Rousigues [notice archéologique]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Santo-Pietro-di-Tenda - Suali 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.81-82</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518645v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondage archéologique sur l'oppidum du Camp de César à Laudun-l'Ardoise. Étude d'une structure du Haut-Empire réutilisée au cours de l'Antiquité tardive.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Canillos</w:t>
+                <w:t xml:space="preserve">Laudun : Saint-Jean-de-Todon alias Saint-Jean-de-Rousigues [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aguilhon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 119, pp.15</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750622v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de l’ancienne agglomération antique du Camp de César : Saint-Jean de Todon alias Saint-Jean de Rousigue (Laudun-L’Ardoise, Gard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
+                <w:t xml:space="preserve">Sondage archéologique sur l'oppidum du Camp de César à Laudun-l'Ardoise. Étude d'une structure du Haut-Empire réutilisée au cours de l'Antiquité tardive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Canillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+                <w:t xml:space="preserve">B. Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Pélaquier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (1), pp.161-180</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494176v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'ancienne agglomération antique du Camp de César: Saint-Jean de Todon alias Saint-Jean de Rousigue (Laudun-L'Ardoise, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.161-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2010.1923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges de l’ancienne agglomération antique du Camp de César : Saint-Jean de Todon alias Saint-Jean de Rousigue (Laudun-L’Ardoise, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2010.1923⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Pélaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.161-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00849503v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de sites archéologiques par réseaux de neurones : état d'avancement du projet Archéolog'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Bounaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études LidArchéo. Tester le LIDAR HD : Apports des données du LIDAR de l’IGN à la production archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArcheologIA : un outil pour détecter les sites archéologiques à partir des données LidarHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonhattan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Bounaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImagIA2025 : Images &amp; IA - Faire dialoguer les communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéolog’IA. Assister la détection des sites archéologiques sur imagerie spatiale par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Bounaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de recherches archéologiques préventives; Direction de l’archéologie de la Ville de Chartres / Chartres Métropole, Nov 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03588413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de proximité biologique au sein d’un échantillon médiéval provençal de statut social particulier (Saint Jean de Todon, Laudun l’Ardoise, Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l’image 3D à l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ubelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e rencontre de Blois, Rendez-vous de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la photogrammétrie avec MicMac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foss4g-fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photogrammétrie numérique par corrélation dense et l’utilisation de la photogrammétrie pour le relevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lever photogrammétrique et l’archéologie du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Over the Cloud" : architecture, archéologie et pratiques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, Jun 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qgis à l’échelle de la structure archéologique : le cas de la sépulture collective de Mas Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées utilisateurs QGis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSGeo-fr; Montpellier SupAgro, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training with Free and Open­ Source Photogrammetric Softwares: One of the Answers to Rectify the Situation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGis et l’archéologie préventive : un outil de travail quotidien des archéologues de l’Inrap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le SIG comme outil de détection et d’analyse des parcellaires antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Qgis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Landscape Archaeology Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5463/lac.2014.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882925v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels libres et photogrammétrie : retour d'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La pratique du lever photogrammétrique en contexte d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Over the Cloud" : architecture, archéologie et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Aix-Marseille Université, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072270v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil de détection et d’analyse des parcellaires antiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">QGis et l’archéologie préventive : un outil de travail quotidien des archéologues de l’Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Landscape Archaeology Conference 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Qgis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSGeo-fr; Montepllier SupAgro, Dec 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487029v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique du lever photogrammétrique en contexte d'archéologie préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Logiciels libres et photogrammétrie : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Aix-Marseille Université, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Over the Cloud" : architecture, archéologie et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882927v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie appliquée au matériau terre crue en structure complexe : le cas de la sépulture collective de Mas Rouge à Montpellier (Languedoc, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A systematic photogrammetric survey in a context of preventive archaeology : the collective burial of &amp;quot;Cavalade - Mas Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSTRUIRE EN TERRE 2 (Séminaire de recherche et de formation doctorale. Équipe « Préhistoire et de la Protohistoire Méditerranéennes » de l’UMR 5140 Labex Archimède, 6ème Séminaire sur l’habitat néolithique et 6ème Rencontre d’Archéologie préventive, 2nde table-ronde sur les constructions en terre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montpellier, université Paul Valery, France</w:t>
+              <w:t xml:space="preserve">CAA2015 - 43rd Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita di Siena, Apr 2015, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04636791v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lever photogrammétrique systématique et sépulture collective : le cas de &amp;quot;La Cavalade - Mas Rouge&amp;quot; (Montpellier, Hérault)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Memorial support of the grave and social status in Saint Jean de Todon cemetery (Laudun- l’Ardoise, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EVENA - Outils d'analyse des processus de dépôt et des évènements post dépositionnels à l'échelle de la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universtié François-Rabelais; Laboratoire Archéologie et Territoires (UMR 7324), Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Being Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Medieval Archaeology; University of Central Lancashire, Dec 2015, Preston, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072229v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic photogrammetric survey in a context of preventive archaeology : the collective burial of &amp;quot;Cavalade - Mas Rouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Méthodologie appliquée au matériau terre crue en structure complexe : le cas de la sépulture collective de Mas Rouge à Montpellier (Languedoc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2015 - 43rd Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita di Siena, Apr 2015, Siena, Italy</w:t>
+              <w:t xml:space="preserve">CONSTRUIRE EN TERRE 2 (Séminaire de recherche et de formation doctorale. Équipe « Préhistoire et de la Protohistoire Méditerranéennes » de l’UMR 5140 Labex Archimède, 6ème Séminaire sur l’habitat néolithique et 6ème Rencontre d’Archéologie préventive, 2nde table-ronde sur les constructions en terre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montpellier, université Paul Valery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072223v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memorial support of the grave and social status in Saint Jean de Todon cemetery (Laudun- l’Ardoise, Gard, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lever photogrammétrique systématique et sépulture collective : le cas de &amp;quot;La Cavalade - Mas Rouge&amp;quot; (Montpellier, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Being Medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Medieval Archaeology; University of Central Lancashire, Dec 2015, Preston, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire EVENA - Outils d'analyse des processus de dépôt et des évènements post dépositionnels à l'échelle de la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universtié François-Rabelais; Laboratoire Archéologie et Territoires (UMR 7324), Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288897v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lever de structures urbaines : l'exemple de la Place des Martyrs (Alger, Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Villes africaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire TRACES - UMR5608; Université Toulouse Jean Jaurès, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lever par photogrammétrie numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’utilisation de la photogrammétrie architecturale à l'Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Table Ronde des Jeunes Chercheurs en Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale", May 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495595v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la photogrammétrie architecturale à l'Inrap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le lever par photogrammétrie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale", May 2014, Aix-en-Provence, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7ème Table Ronde des Jeunes Chercheurs en Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882933v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetric Recording in a Context of Preventive Archaeology : the &amp;quot;Place des Martyrs&amp;quot; Excavation (Algiers, Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemal Stiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the Pan-African Archaeological Association for Prehistory and Related Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4714,547 +4809,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LumRas de MicMac : une alternative aux techniques de RTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/88NX-DD98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Height Aerial and Low-Cost Photogrammetric Recording : a Reliable Method for Preventive Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference of Aerial Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS and vector cadastral map : a tool to detect and study roman cadastral frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Landscape Archaeology Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un agencement particulier de crânes à la chapelle Saint-Jean de Todon (Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">183èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean de Todon (Laudun l’Ardoise, Gard) : des tombes, des morts et des pégaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des pots dans la tombre, IXe-XVIIIe s. Regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5264,160 +5359,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique de la photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cledat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poupée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édition 2025, 2025, Lexique de l’Association francophone de topographie, Françoise Duquenne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13181.47849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5427,486 +5522,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif singulier de l'Antiquité Tardive à la chapelle Saint-Jean de Todon (Laudun L'ardoise, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Granier; Charlotte Boyer; Élisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death and the Societies of Late Antiquity : New methods, new questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-143, 2023, Archéologies méditerranéennes, 9791032004708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.68328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’escalier en vis de Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques - Recherches archéologiques sur l'art roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Charlet, pp.148-153, 2021, 978-2-9566309-2-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment ? Réflexions sur le sens et les finalités des méthodes de relevé en archéologie du bâti, Contraintes du relevé archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Colliou; Nicolas Morelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de relevés numériques en archéologie et en architecture : applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Centre de Recherches Archéologiques et d’Histoire de Normandie, pp.79-92, 2018, CRAHN-SNEPH. Bulletin Hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tombes, des morts et des pégaus à Saint-Jean-de-Todon (Laudun-L'Ardoise, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des pots dans la tombe (IXe - XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.52-54, 2017, 978-2-84133-851-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,104 +6011,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse méthodologique : Photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6023,117 +6118,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS associated with photogrammetry applied to the excavation of a collective neolithic burial (le Mas Rouge, Montpellier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6143,12170 +6238,12170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de Lozari, Corse, Haute-Corse (2B), Belgodère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four de terres cuites de Sagone : Corse, Corse-du-Sud (2A), Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives; Association Vestigia Imago Atavorum. 2023, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire du bâti médiéval en vallée de la Tave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Occitanie. 2021, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : La villa romaine de Piantarella. Rapport de fouille programmée (campagne 2019)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.91</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513296v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du bâti médiéval en vallée de la Tave</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Occitanie. 2020, 161 p</w:t>
+                <w:t xml:space="preserve">Casabianda, Vérifications archéologiques préalables aux travaux de réenfouissement du site de Casabianda, Corse, Haute-Corse (2B) Aléria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chastagneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives; DRAC - SRA Corse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03574635v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2019-2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+                <w:t xml:space="preserve">Bonifacio : La villa romaine de Piantarella. Rapport de fouille programmée (campagne 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219055v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t>
+                <w:t xml:space="preserve">Inventaire du bâti médiéval en vallée de la Tave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Occitanie. 2020, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513401v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casabianda, Vérifications archéologiques préalables aux travaux de réenfouissement du site de Casabianda, Corse, Haute-Corse (2B) Aléria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Haurillon</w:t>
+                <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives; DRAC - SRA Corse. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04725212v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Montclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Corse; Association Vestigia Imago Atavorum. 2019, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Suivi archéologique de la quatrième tranche de travaux de mise en sécurité du bâtiment de scène (Septembre 2018-Avril 2019), Rapport d'opération Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et atlas des silicites du Bassin de Perfugas (Sardaigne, Italie), extrait du rapport de prospection thématique &amp;quot;Provenance des silex des sites corses - Caractérisation des gîtes et constitution d'une lithothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Corse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement romain de Piede Tignoso. Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piovanaccia : Corse, Haute-Corse (2B), Barbaggio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D120680, Inrap. 2018, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2018, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02050353v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tour de la Castagna : Corse, Corse-du-Sud (2A), Coti-Chiavari, Tour de la Castagna, Punta di A Castagna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piovanaccia : Corse, Haute-Corse (2B), Barbaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D120680, Inrap. 2018, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine-Marie Graziani</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02050399v1</w:t>
+                <w:t xml:space="preserve">hal-02050353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+                <w:t xml:space="preserve">La tour de la Castagna : Corse, Corse-du-Sud (2A), Coti-Chiavari, Tour de la Castagna, Punta di A Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine-Marie Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glad André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D118416, Inrap. 2018, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711009v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
+                <w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Byl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2018, 79 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01800617v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giurone : parcelles 36, 37, 38 : Corse, Haute-Corse (2B), Prunelli-di-Casacconi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maison des Podestats : Corse, Corse-du-Sud (2A), Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D029418, Inrap. 2017, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D117789, Inrap. 2017, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050602v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farinole, Costa : parcelle A282 : Corse, Haute-Corse (2B)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Anghjulasca : Corse, Haute-Corse (2B), Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D113820, Inrap. 2017, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D119101, Inrap. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050543v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour de Lozari : une tour littorale génoise du XVIe s. Corse, Haute-Corse (2B), Belgodère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Lindinacciu : Hameau de la Gare : Corse, Haute-Corse, Aleria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FB08023001, Inrap. 2017, pp.83</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D117663, Inrap. 2017, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050569v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Pancraziu : Corse, Haute-Corse (2B), Furiani</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Giurone : parcelles 36, 37, 38 : Corse, Haute-Corse (2B), Prunelli-di-Casacconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D117794, Inrap. 2017, pp.55</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D029418, Inrap. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050577v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suara Canaja : Corse : Haute-Corse (2B), Ghisonaccia : route de Suara-Canaglia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Farinole, Costa : parcelle A282 : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D116429, Inrap. 2017, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D113820, Inrap. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050549v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbu, I Pianoli, Bocca di Cavu : Corse, Corse-du-Sud (2A), Sartène</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tour de Lozari : une tour littorale génoise du XVIe s. Corse, Haute-Corse (2B), Belgodère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D029636, Inrap. 2017, pp.92</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FB08023001, Inrap. 2017, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050444v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint Jean-Baptiste : étude archéologique d'une église piévane de l'Alta Rocca : Corse, Corse-du-Sud (2A), Sainte-Lucie-de-Tallano</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">San Pancraziu : Corse, Haute-Corse (2B), Furiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Borios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D117794, Inrap. 2017, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02050516v1</w:t>
+                <w:t xml:space="preserve">hal-02050577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teppe rosse : Corse, Haute-Corse (2B), Aléria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Suara Canaja : Corse : Haute-Corse (2B), Ghisonaccia : route de Suara-Canaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D118742, Inrap. 2017, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D116429, Inrap. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050591v1</w:t>
+                <w:t xml:space="preserve">hal-02050549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mezzana - Tranche 1 : Corse, Corse-du-Sud (2A), Sarrola-Carcopino : Rapport de diagnostic. D116511</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corbu, I Pianoli, Bocca di Cavu : Corse, Corse-du-Sud (2A), Sartène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Giovannangelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D029636, Inrap. 2017, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bonnaud</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01521808v1</w:t>
+                <w:t xml:space="preserve">hal-02050444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison forte de la Testa : Corse, Corse-du-Sud (2A), Figari, la Testa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Église Saint Jean-Baptiste : étude archéologique d'une église piévane de l'Alta Rocca : Corse, Corse-du-Sud (2A), Sainte-Lucie-de-Tallano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D114719, Inrap. 2017, pp.106</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] F029550, Inrap. 2017, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050489v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farinole, Costa : parcelle A650 : Corse, Haute-Corse (2B)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mezzana - Tranche 1 : Corse, Corse-du-Sud (2A), Sarrola-Carcopino : Rapport de diagnostic. D116511</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D114668, Inrap. 2017, pp.49</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] 81 p., Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050533v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labretto. Corse, Haute-Corse (2B), Bastia. D116509</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Teppe rosse : Corse, Haute-Corse (2B), Aléria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2017, 83 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D118742, Inrap. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521824v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fortin de Girolata. Une tour isolée devenue fortin. Fouille et étude de bâti. : Corse, Corse-du-Sud (2A), Osani, Girolata. Rapport de fouille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Maison forte de la Testa : Corse, Corse-du-Sud (2A), Figari, la Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] F030136, Inrap. 2017, pp.446</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D114719, Inrap. 2017, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514649v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coste : Corse, Haute-Corse, Monticello</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Farinole, Costa : parcelle A650 : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D117871, Inrap. 2017, pp.44</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D114668, Inrap. 2017, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050473v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa romaine de Piantarella et son environnement : Bonifacio (2A). Rapport de fouille programmée : Sondages archéologiques</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2017, pp.120</w:t>
+                <w:t xml:space="preserve">Labretto. Corse, Haute-Corse (2B), Bastia. D116509</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2017, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516263v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anghjulasca : Corse, Haute-Corse (2B), Monte</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D119101, Inrap. 2017, pp.62</w:t>
+                <w:t xml:space="preserve">Le fortin de Girolata. Une tour isolée devenue fortin. Fouille et étude de bâti. : Corse, Corse-du-Sud (2A), Osani, Girolata. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] F030136, Inrap. 2017, pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050460v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison des Podestats : Corse, Corse-du-Sud (2A), Bonifacio</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D117789, Inrap. 2017, pp.113</w:t>
+                <w:t xml:space="preserve">La villa romaine de Piantarella et son environnement : Bonifacio (2A). Rapport de fouille programmée : Sondages archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2017, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050562v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindinacciu : Hameau de la Gare : Corse, Haute-Corse, Aleria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Coste : Corse, Haute-Corse, Monticello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D117663, Inrap. 2017, pp.84</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D117871, Inrap. 2017, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050417v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">I Palazzi : parcelle A 1959 : Haute-Corse (2B), Venzolasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08025401, Inrap. 2016, 80 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FB0822101, Inrap. 2016, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504954v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentile : Corse, Corse-du-Sud (2A), Bonifacio</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D030016, Inrap. 2016, 128 p</w:t>
+                <w:t xml:space="preserve">L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr. J.-C.) : Aleria (2B) Rapport du programme collectif de recherche 2017. Rapport de fouille programmée : Sondages archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2016, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514046v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forteresse de l'âge du Bronze : Corse, Corse-du-Sud, Levie, Cuccuruzzu-Murato</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 14S0121, Inrap. 2016, 117 p</w:t>
+                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08025401, Inrap. 2016, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505006v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parmentile : Corse, Corse-du-Sud (2A), Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D030016, Inrap. 2016, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01388946v1</w:t>
+                <w:t xml:space="preserve">hal-01514046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace St-Jacques : Bonifacio : Corse, Corse-du-Sud (2A)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+                <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lucia Ferraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA8023501, Inrap. 2016, 110 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504940v1</w:t>
+                <w:t xml:space="preserve">halshs-01388946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenze del Purgatorio : Corse, Haute-Corse (2B), Belgodère</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] D113092, Inrap. 2016, 46 p</w:t>
+                <w:t xml:space="preserve">Espace St-Jacques : Bonifacio : Corse, Corse-du-Sud (2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA8023501, Inrap. 2016, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504982v1</w:t>
+                <w:t xml:space="preserve">hal-01504940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Maria di Riscamone : Corse, Haute-Corse (2B), Valle-di-Rostino</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lenze del Purgatorio : Corse, Haute-Corse (2B), Belgodère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08023901, Inrap. 2016, 128 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D113092, Inrap. 2016, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504960v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santa Maria di Riscamone : Corse, Haute-Corse (2B), Valle-di-Rostino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Recolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08023901, Inrap. 2016, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01499602v1</w:t>
+                <w:t xml:space="preserve">hal-01504960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canale : Haute-Corse (2B), Furiani</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08024701, Inrap. 2016, 38 p</w:t>
+                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] DRAC - SRA Corse. 2016, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504950v1</w:t>
+                <w:t xml:space="preserve">hal-01499602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couvent Saint-François : Corse-du-Sud (2A), Sainte-Lucie-de-Tallano</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08024801, Inrap. 2016, 107 p</w:t>
+                <w:t xml:space="preserve">Une forteresse de l'âge du Bronze : Corse, Corse-du-Sud, Levie, Cuccuruzzu-Murato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charléne Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 14S0121, Inrap. 2016, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504998v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascone et Querci : Corse, Haute-Corse (2B), Penta-di-Casinca</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Canale : Haute-Corse (2B), Furiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08005901, Inrap. 2016, 73 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08024701, Inrap. 2016, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504946v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sant-Appianu : Corse-du-Sud (2A), Vico, Santa Piana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Couvent Saint-François : Corse-du-Sud (2A), Sainte-Lucie-de-Tallano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D030282, Inrap. 2016, 102 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08024801, Inrap. 2016, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504994v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citadelle Miollis : premières observations archéologiques : diagnostic de bâti et sondages : Ajaccio : Corse, Corse-du-Sud</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pascone et Querci : Corse, Haute-Corse (2B), Penta-di-Casinca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soulliaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Recolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D030308, Inrap. 2016, 302 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08005901, Inrap. 2016, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504903v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route de Palasca : Corse, Haute-Corse (2B), Belgodère</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sant-Appianu : Corse-du-Sud (2A), Vico, Santa Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D113596, Inrap. 2016, 45 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D030282, Inrap. 2016, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504989v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbajolo : Corse, Haute-Corse (2B), Belgodère</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Citadelle Miollis : premières observations archéologiques : diagnostic de bâti et sondages : Ajaccio : Corse, Corse-du-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] D113868, Inrap. 2016, 36 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D030308, Inrap. 2016, 302 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504985v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Route de Palasca : Corse, Haute-Corse (2B), Belgodère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D113596, Inrap. 2016, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01487324v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Palazzi : parcelle A 1959 : Haute-Corse (2B), Venzolasca</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Erbajolo : Corse, Haute-Corse (2B), Belgodère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FB0822101, Inrap. 2016, 79 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] D113868, Inrap. 2016, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504968v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr. J.-C.) : Aleria (2B) Rapport du programme collectif de recherche 2017. Rapport de fouille programmée : Sondages archéologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2016, pp.154</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01515925v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mezzana, parcelles AC 1 et 3 : Corse, Haute-Corse (2B), Lucciana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Groupe scolaire Gaudin, collège Vinciguerra : Bastia : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soulliaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08022701, Inrap. 2015, 35 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08224301, Inrap. 2015, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503383v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Lurenzu : Lama : Corse, Haute-Corse</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08023701, Inrap. 2015, 114 p</w:t>
+                <w:t xml:space="preserve">La Canonica, parcelle AT 01, tranche 2 : Lucciana : Corse, Haute-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08015801, Inrap. 2015, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514054v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Suali : Santo-Pietro-di-Tenda : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08011601, Inrap. 2015, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565733v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28b, avenue du Président Kennedy : Corse-du-Sud (2A), Ajaccio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mortella, ferme photovoltaïque : Haute-Corse (2B), Ghisonaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08020201, Inrap. 2015, 39 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08005301, Inrap. 2015, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503368v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôtels de Mailly et de Lazerme : Languedoc-Roussillon, Pyrénées-Orientales (66), Perpignan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA11167401, Inrap. 2015, 251 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01503365v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Canonica, parcelle AX 76p : Lucciana : Corse, Haute-Corse (2B)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">28b, avenue du Président Kennedy : Corse-du-Sud (2A), Ajaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soulliaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08021001, Inrap. 2015, 65 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08020201, Inrap. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503373v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRAE Pierre-Paul Riquet : zone 1, tranche 2 : découvertes d'aménagements du territoire durant l'Antiquité aux abords de l'étang médiéval de Montady : Montady, Colombiers : Languedoc-Roussillon, Hérault (34)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôtels de Mailly et de Lazerme : Languedoc-Roussillon, Pyrénées-Orientales (66), Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11167401, Inrap. 2015, 251 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01503376v1</w:t>
+                <w:t xml:space="preserve">hal-01503365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine de Pinia : Ghisonaccia : Corse, Haute-Corse (2B)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mezzana, parcelles AC 1 et 3 : Corse, Haute-Corse (2B), Lucciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08011901, Inrap. 2015, 60 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08022701, Inrap. 2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503372v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortella, ferme photovoltaïque : Haute-Corse (2B), Ghisonaccia</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08005301, Inrap. 2015, 43 p</w:t>
+                <w:t xml:space="preserve">San Lurenzu : Lama : Corse, Haute-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08023701, Inrap. 2015, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502257v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe scolaire Gaudin, collège Vinciguerra : Bastia : Corse, Haute-Corse (2B)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La Canonica, parcelle AX 76p : Lucciana : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08021001, Inrap. 2015, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vaillé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01503370v1</w:t>
+                <w:t xml:space="preserve">hal-01503373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Canonica, parcelle AT 01, tranche 2 : Lucciana : Corse, Haute-Corse</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08015801, Inrap. 2015, 36 p</w:t>
+                <w:t xml:space="preserve">PRAE Pierre-Paul Riquet : zone 1, tranche 2 : découvertes d'aménagements du territoire durant l'Antiquité aux abords de l'étang médiéval de Montady : Montady, Colombiers : Languedoc-Roussillon, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11151101, Inrap. 2015, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503367v1</w:t>
+                <w:t xml:space="preserve">hal-01503376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suali : Santo-Pietro-di-Tenda : Corse, Haute-Corse (2B)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Domaine de Pinia : Ghisonaccia : Corse, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Belougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08011601, Inrap. 2015, 75 p</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08011901, Inrap. 2015, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503379v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Saint-Amans de Teulet, extra muros : (VIe-XIVe siècles) : Hérault (34), Le Pouget, Les Terrasses de Saint-Amans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banassac, &amp;quot;Le Pré de Marie&amp;quot; : Languedoc-Roussillon, Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11160501, Inrap. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jung</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01499234v1</w:t>
+                <w:t xml:space="preserve">hal-01499017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Anastasie, La Bégude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le Clos des Papillons, 210 rue Elie Gré : Languedoc-Roussillon, Gard, Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11158401, Inrap. 2014, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pellé</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01494177v1</w:t>
+                <w:t xml:space="preserve">hal-01499248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue Napoléon III : Corse du Sud (2A), Propriano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Rapport de fouille programmée 2012. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle de Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08020401, Inrap. 2014, 50 p</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé. 2014, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01499209v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rondolino, hameau de Paomia : Corse-du-Sud (2A), Cargèse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">La villa de Saint-Amans de Teulet, extra muros : (VIe-XIVe siècles) : Hérault (34), Le Pouget, Les Terrasses de Saint-Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FB11146901, Inrap. 2014, 174 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01499224v1</w:t>
+                <w:t xml:space="preserve">hal-01499234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Palazzi : parcelle A 1874 : Haute-Corse (2B), Venzolasca</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sainte-Anastasie, La Bégude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08021501, Inrap. 2014, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum. 2014, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01499237v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Palazzi : parcelle A 1959 : Haute-Corse (2B), Venzolasca</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">I Palazzi : parcelle A 1874 : Haute-Corse (2B), Venzolasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08020701, Inrap. 2014, 50 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08021501, Inrap. 2014, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499219v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Larenzu vecchiu : Corse-du-Sud (2A), Péri</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">I Palazzi : parcelle A 1959 : Haute-Corse (2B), Venzolasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08018901, Inrap. 2014, 54 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08020701, Inrap. 2014, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499207v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission d’évaluation 2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexia Morel</w:t>
+                <w:t xml:space="preserve">San Larenzu vecchiu : Corse-du-Sud (2A), Péri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Thiol</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Communauté d'Agglomération de Metz Métropole. 2014, 149 p</w:t>
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08018901, Inrap. 2014, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516265v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castellane, chapelle Saint-Thyrse de Robion (rapport d’étude)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mission d’évaluation 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Communauté d'Agglomération de Metz Métropole. 2014, 149 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Dupuis</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158698v1</w:t>
+                <w:t xml:space="preserve">hal-01516265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau de la Chau : Gard (30), Aigaliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Avenue Napoléon III : Corse du Sud (2A), Propriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA11157301, Inrap. 2014, 56 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08020401, Inrap. 2014, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499226v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Palazzi : parcelle A 2016 : Haute-Corse (2B), Venzolasca</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08020301, Inrap. 2014, 41 p</w:t>
+                <w:t xml:space="preserve">Rondolino, hameau de Paomia : Corse-du-Sud (2A), Cargèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corfmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08019501, Inrap. 2014, 187 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499217v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyau urbain médiéval : tranche 2, phase 1 : Aude (11), Lézignan-Corbières</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Castellane, chapelle Saint-Thyrse de Robion (rapport d’étude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11144001, Inrap. 2014, 187 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01499012v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caserne de Montlaur : Corse-du-Sud (2A), Bonifacio</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08018801, Inrap. 2014, 188 p</w:t>
+                <w:t xml:space="preserve">Le plateau de la Chau : Gard (30), Aigaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11157301, Inrap. 2014, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514065v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campelle Sottana : Haute-Corse (2B), Pietracorbara</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">I Palazzi : parcelle A 2016 : Haute-Corse (2B), Venzolasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08018501, Inrap. 2014, 66 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08020301, Inrap. 2014, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499214v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ospedale : Saint-Florent : Corse, Haute-Corse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Noyau urbain médiéval : tranche 2, phase 1 : Aude (11), Lézignan-Corbières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08022301, Inrap. 2014, 48 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11144001, Inrap. 2014, 187 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499242v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienne caserne de Montlaur : l'église sainte Marie-Madeleine : Corse-du-Sud (2A), Bonifacio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">La caserne de Montlaur : Corse-du-Sud (2A), Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Di Méglio</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08019901, Inrap. 2014, 113 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08018801, Inrap. 2014, 188 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514075v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fortin de Girolata : Corse-du-Sud (2A), Osani, Girolata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Campelle Sottana : Haute-Corse (2B), Pietracorbara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08018501, Inrap. 2014, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01499019v1</w:t>
+                <w:t xml:space="preserve">hal-01499214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banassac, &amp;quot;Le Pré de Marie&amp;quot; : Languedoc-Roussillon, Lozère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+                <w:t xml:space="preserve">Ospedale : Saint-Florent : Corse, Haute-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gervais</w:t>
+                <w:t xml:space="preserve">Christophe Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA11160501, Inrap. 2014, 49 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08022301, Inrap. 2014, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499017v1</w:t>
+                <w:t xml:space="preserve">hal-01499242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Clos des Papillons, 210 rue Elie Gré : Languedoc-Roussillon, Gard, Nîmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archimbeau</w:t>
+                <w:t xml:space="preserve">Ancienne caserne de Montlaur : l'église sainte Marie-Madeleine : Corse-du-Sud (2A), Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11158401, Inrap. 2014, 40 p</w:t>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Di Méglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08019901, Inrap. 2014, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499248v1</w:t>
+                <w:t xml:space="preserve">hal-01514075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2012. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle de Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé. 2014, 112 p</w:t>
+                <w:t xml:space="preserve">Le fortin de Girolata : Corse-du-Sud (2A), Osani, Girolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08019201, Inrap. 2014, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01496788v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyau urbain médiéval : tranche 1 : Aude (11), Lézignan-Corbières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11144001, Inrap. 2013, 142 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citadelle de Bastia, bastion San Giovanni Battista : Corse, Haute-Corse, Bastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08017601, Inrap. 2013, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RD 30, Le Pigeonnier : aux abords de Roujan-Médilianum, agglomération antique et médiévale : de sa bordure et de son proche espace agraire antique à un manse de la villa Plivigium? : Languedoc-Roussillon, Hérault, Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Belougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FA11153301, Inrap. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaine Lacoste : Aude (11), Narbonne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Santa Maria : Haute-Corse (2B), Saint-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA11155101, Inrap. 2013, 40 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08019301, Inrap. 2013, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498958v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Maria : Haute-Corse (2B), Saint-Florent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Domaine Lacoste : Aude (11), Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sneed-Verfaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08019301, Inrap. 2013, 33 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA11155101, Inrap. 2013, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498963v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du Foirail : Lozère (48), Mende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA11147601, Inrap. 2013, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musoleu : Haute-Corse (2B), Penta-di-Casinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08017901, Inrap. 2013, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de Furiani : Corse, Haute-Corse (2B), Furiani, Le Village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Huser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08017501, Inrap. 2013, 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouches-du-Rhône, Saint-Martin-de-Crau, Mas-de-Leuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël G. P. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA21148601, Inrap. 2013, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Sistru : Corse, Corse-du-Sud, Coti Chiavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08014401, Inrap. 2013, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Canonica III : Haute-Corse, Lucciana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ligne Grande Vitesse, Contournement de Nîmes et Montpellier : Secteur 7 bis : Rétablissement routier de la route départementale n°26 : Languedoc-Roussillon, Hérault, Mauguio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08017301, Inrap. 2013, 30 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11145006, Inrap. 2013, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514096v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne Grande Vitesse, Contournement de Nîmes et Montpellier : Secteur 7 bis : Rétablissement routier de la route départementale n°26 : Languedoc-Roussillon, Hérault, Mauguio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La Canonica III : Haute-Corse, Lucciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11145006, Inrap. 2013, 50 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08017301, Inrap. 2013, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497581v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfouissement d'une canalisation pour l'alimentation en eau brute : une occupation néolithique du Ve millénaire proche des sites mégalithiques de Cauria à Sartène : Corse-du-Sud (2A), Sartène : plateau de Cauria et vallée de Tizzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08017701, Inrap. 2013, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellare suttanu : Haute-Corse, Castellare-di-Casinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vecchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FA08018301 Inrap. 2013, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferme photovoltaïque : Haute-Corse (2B), Aghione, Pianu di l'Olmu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bouches-du-Rhône, Saint-Martin-de-Crau, Bois-de-Leuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vecchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël G. P. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08008601, Inrap. 2013, 36 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA21148501, Inrap. 2013, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498907v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Canonica II : Haute-Corse, Lucciana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferme photovoltaïque : Haute-Corse (2B), Aghione, Pianu di l'Olmu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08008601, Inrap. 2013, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoo Mukai</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01514104v1</w:t>
+                <w:t xml:space="preserve">hal-01498907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouches-du-Rhône, Saint-Martin-de-Crau, Bois-de-Leuze</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La Canonica II : Haute-Corse, Lucciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Mukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA21148501, Inrap. 2013, 47 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08017101, Inrap. 2013, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497583v1</w:t>
+                <w:t xml:space="preserve">hal-01514104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerittes, Canabou-Peissines II-2 : Languedoc-Roussillon, Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11140901, Inrap. 2012, 159 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée triennale 2009-2011. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Ville de Laudun-L'Ardoise; Inrap; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2011, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée 2010. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2010, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée 2009. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2009, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2008, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18316,161 +18411,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TAIC - La question de l'adaptation du processus HBIM aux besoins spécifiques de l'étude archéologique du théâtre d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18538,51 +18633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0EB7A70"/>
+    <w:nsid w:val="5F9375EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18769,51 +18864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3586-5851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263036367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/435165750876354220006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3SKVLCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Gardella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagneret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01518645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilhon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennecart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Respaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01494176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1923" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Couval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01495595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Stiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01825957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/88NX-DD98" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01491473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01491477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cledat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hangou&#235;t" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poup&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13181.47849" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01709049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01522352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Marie Graziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Borios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050549v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eberle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01505006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ne Delefosse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504982v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504985v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01515925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cornillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503368v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01502257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picandet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503370v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01494177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516265v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158698v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499012v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coeuret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514075v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Di M&#233;glio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498921v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498958v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sneed-Verfaillie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498963v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497588v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514096v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497581v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498868v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498907v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514104v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497378v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496772v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495559v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495561v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3586-5851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263036367" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/435165750876354220006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Guen&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.9684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C3SKVLCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1757" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Gardella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01518645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Canillos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilhon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennecart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Respaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01494176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Bouna&#239;m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourguignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5463/lac.2014.18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Couval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01495595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Stiti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01825957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/88NX-DD98" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01491473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01491477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cledat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hangou&#235;t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poup&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13181.47849" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01709049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01522352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Marie Graziani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gauthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archimbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Borios" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eberle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01515925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cornillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504960v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Recolin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01505006v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ne Delefosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulliaert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504903v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504985v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503367v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01502257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picandet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503383v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499248v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496788v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01494177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499219v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499207v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499209v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499224v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corfmat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158698v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499012v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499242v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coeuret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mary" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514075v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Di M&#233;glio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499019v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498921v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498963v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sneed-Verfaillie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498896v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497588v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514091v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497583v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498907v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01497378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495551v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495559v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495561v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>