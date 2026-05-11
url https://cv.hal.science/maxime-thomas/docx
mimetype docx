--- v1 (2026-03-26)
+++ v2 (2026-05-11)
@@ -1432,230 +1432,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168040v1</w:t>
+                <w:t xml:space="preserve">hal-02321457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321457v1</w:t>
+                <w:t xml:space="preserve">hal-02168040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chekroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03522956v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chekroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03522956v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLM043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>