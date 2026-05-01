--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -1221,109 +1221,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du projet régional de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872689v1</w:t>
+                <w:t xml:space="preserve">hal-01854524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du Projet Régional de Santé : l’exemple de la région Centre-Val de Loire</w:t>
               </w:r>
@@ -1536,109 +1536,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des territoires dans le cadre de la refonte du projet régional de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le processus de co-construction de la politique régionale de santé : enjeux et perspectives autour du Projet Régional de Santé de deuxième génération de la région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.340-345</w:t>
+              <w:t xml:space="preserve">8e congrès de l’Association française d’économie politique – Crises et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’économie politique, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854524v1</w:t>
+                <w:t xml:space="preserve">hal-01872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le financement de la télémédecine est mobilisé dans le discours des parlementaires ?</w:t>
               </w:r>
@@ -1907,96 +1907,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la télémédecine en France : une territorialisation de la politique publique ?</w:t>
+                <w:t xml:space="preserve">La téléexpertise : un vecteur du partage du savoir médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de la Géographie, Nov 2016, Mont Saint Aignan, France. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque TIC Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529440v1</w:t>
+                <w:t xml:space="preserve">hal-02052434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement de la télémédecine en France : l’affirmation des frontières régionales ?</w:t>
               </w:r>
@@ -2045,96 +2045,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La téléexpertise : un vecteur du partage du savoir médical</w:t>
+                <w:t xml:space="preserve">Le développement de la télémédecine en France : une territorialisation de la politique publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TIC Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de la Géographie, Nov 2016, Mont Saint Aignan, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052434v1</w:t>
+                <w:t xml:space="preserve">hal-01529440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contractualisation de l'action publique comme forme de coordination. L'exemple de la télémédecine en France</w:t>
               </w:r>
@@ -2297,191 +2297,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des distances évitées en télémédecine. L'apport des Systèmes d'Informations Géographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du corpus juridique, législatif et réglementaire de la télémédecine. Une analyse historique inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Européen de la SFTélémed - Ambulatoire et Domicile : Les enjeux de la télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052328v1</w:t>
+                <w:t xml:space="preserve">hal-02052333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du corpus juridique, législatif et réglementaire de la télémédecine. Une analyse historique inductive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Nicaud</w:t>
+                <w:t xml:space="preserve">Estimation des distances évitées en télémédecine. L'apport des Systèmes d'Informations Géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Européen de la SFTélémed - Ambulatoire et Domicile : Les enjeux de la télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052333v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations citoyennes de la télémédecine dans le cadre de la refonte du PRS. Une analyse lexicométrique en région Centre-Val de Loire</w:t>
               </w:r>
@@ -3555,51 +3555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Dilosquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/qp4d-4v07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05547129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zaffran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach-Nga Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11882-026-01258-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Didelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.184.0181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nicaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Dilosquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/qp4d-4v07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/sante-consommation-et-marches/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>