--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -234,8003 +234,8003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
+                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cabirol</w:t>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+                <w:t xml:space="preserve">Amandine Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Teillet</w:t>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801338v1</w:t>
+                <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Meyer</w:t>
+                <w:t xml:space="preserve">Karim El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138538v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical vs Percutaneous Spinal Cord Stimulation for Persistent Spinal Pain Syndrome Type 2: A Digital Pain Mapping and Pain Coverage Quantitative Assessment Combined With Multidimensional Clinical Outcome Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurom.2025.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Houari</w:t>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">George M. Pamboris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Clinical Neurophysiology, 55 (5), pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738009v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Allain</w:t>
+                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buono</w:t>
+                <w:t xml:space="preserve">Helene Cassoudesalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
+                <w:t xml:space="preserve">Patrick Dehail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.107802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390704v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
+                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Simoneau</w:t>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George M. Pamboris</w:t>
+                <w:t xml:space="preserve">J. Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+                <w:t xml:space="preserve">R. Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263372v1</w:t>
+                <w:t xml:space="preserve">hal-05037674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plard</w:t>
+                <w:t xml:space="preserve">Maxime Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cabirol</w:t>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 120, pp.136-142. </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037674v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dehail</w:t>
+                <w:t xml:space="preserve">Rémi Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26, pp.104719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042533v1</w:t>
+                <w:t xml:space="preserve">hal-04801338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Turpin</w:t>
+                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Martin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453541v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric J.F. Viseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
+              <w:t xml:space="preserve">Revue du Podologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (115), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919079v1</w:t>
+                <w:t xml:space="preserve">hal-05141086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+                <w:t xml:space="preserve">Thomas Demuyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie G Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04740705v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louis</w:t>
+                <w:t xml:space="preserve">Examining the Type, Quality, and Content of Web-Based Information for People With Chronic Pain Interested in Spinal Cord Stimulation: Social Listening Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Edgard Eeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e48599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/48599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663584v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Type, Quality, and Content of Web-Based Information for People With Chronic Pain Interested in Spinal Cord Stimulation: Social Listening Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten Moens</w:t>
+                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Eeckman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/48599⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716996v1</w:t>
+                <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie G Pilitsis</w:t>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
+              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1-13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04707986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Podologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (115), pp.21-24. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), pp.111200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141086v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten Moens</w:t>
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511647v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097614v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartens Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.2319-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121697v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradation of Clinical Holistic Response as New Composite Outcome to Evaluate Success in Spinal Cord Stimulation Studies for Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Eldabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurom.2021.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (18), pp.3259-3282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248115v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Molenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (8), pp.1741-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706266v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
+                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511603v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilitsis</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (8), pp.1741-1749. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520398v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Eldabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 15, pp.1163-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265739v1</w:t>
+                <w:t xml:space="preserve">hal-03865903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Morizio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Nieke Vets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e34402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/34402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance and Commitment Therapy to Increase Resilience in Chronic Pain Patients: A Clinical Guideline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (4), pp.499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicina58040499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Banor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Héroux</w:t>
+                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866120v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Langlois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten Moens</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Alliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1457. </w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810550v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dumain</w:t>
+                <w:t xml:space="preserve">Tania Banor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jaglin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">France Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723759v1</w:t>
+                <w:t xml:space="preserve">hal-03866120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Eldabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865903v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268160v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
+                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jansen</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832197v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility, acceptability and effects of dance therapy in stroke patients: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ares-Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Cano-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.101662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ctcp.2022.101662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Awake Anesthesia with Minimal Invasive Surgery Optimizes Intraoperative Surgical Spinal Cord Stimulation Lead Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (19), pp.5575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11195575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.991572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392563v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Callens</w:t>
+                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266406v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouget</w:t>
+                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820556v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maeva Daycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (9), pp.867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+                <w:t xml:space="preserve">hal-04093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211292v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449086v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Professional Status of Persistent Spinal Pain Syndrome Patients after Spinal Surgery (PSPS-T2): What Really Matters? A Prospective Study Introducing the Concept of “Adapted Professional Activity” Inferred from Clinical, Psychological and Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.5055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10215055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213794v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Status of Persistent Spinal Pain Syndrome Patients after Spinal Surgery (PSPS-T2): What Really Matters? A Prospective Study Introducing the Concept of “Adapted Professional Activity” Inferred from Clinical, Psychological and Social Influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10215055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430609v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
+                <w:t xml:space="preserve">Electrochemical Skin Conductance Alterations during Spinal Cord Stimulation: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieke Vets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (16), pp.3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10163565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Skin Conductance Alterations during Spinal Cord Stimulation: An Experimental Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10163565⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217752v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392126v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1), pp.86-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268088v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093297v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343635v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of Spinal Cord Stimulation vs. Dorsal Root Ganglion Stimulation vs. Association of Both in Patients with Refractory Chronic Back and/or Lower Limb Neuropathic Pain: An International, Prospective, Randomized, Double-Blinded, Crossover Trial (BOOST-DRG Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952761v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spinal Cord Stimulation vs. Dorsal Root Ganglion Stimulation vs. Association of Both in Patients with Refractory Chronic Back and/or Lower Limb Neuropathic Pain: An International, Prospective, Randomized, Double-Blinded, Crossover Trial (BOOST-DRG Study)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Persistent Spinal Pain Syndrome Type 2 (PSPS-T2), a Social Pain? Advocacy for a Social Gradient of Health Approach to Chronic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58010007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (13), pp.2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10132817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797641v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Spinal Pain Syndrome Type 2 (PSPS-T2), a Social Pain? Advocacy for a Social Gradient of Health Approach to Chronic Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (13), pp.2817. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10132817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278546v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional, burst and high-frequency spinal cord stimulation on pain relief in refractory failed back surgery syndrome patients: study protocol for a prospective randomized double-blinded cross-over trial (MULTIWAVE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,90 +8320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis Program Effectiveness in a 12-week Home Care Intervention To Manage Chronic Pain in Elderly Women: A Pilot Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (1), pp.221-229. </w:t>
@@ -8441,90 +8441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8588,64 +8588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiki therapy for pain, anxiety and quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Tchalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9080,351 +9080,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance control interferes with the tracing performance of a pattern with mirror-reversed vision in older persons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Tessier</w:t>
+                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384041v1</w:t>
+                <w:t xml:space="preserve">hal-01159591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+                <w:t xml:space="preserve">Balance control interferes with the tracing performance of a pattern with mirror-reversed vision in older persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre G Gagné Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159591v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is co-contraction responsible for the decline in maximal knee joint torque in older males?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ballay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (2), pp.899-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9484,64 +9484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Electrostimulation Training Program on Strength, Jumping, and Kicking Capacities in Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Paizis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9760,51 +9760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie M Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>