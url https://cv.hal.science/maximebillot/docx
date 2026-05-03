--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,9671 +234,9537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jayle</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Allain</w:t>
+                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buono</w:t>
+                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">Martin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390704v1</w:t>
+                <w:t xml:space="preserve">hal-05138538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+                <w:t xml:space="preserve">Rémi Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Houari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26, pp.104719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738009v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical vs Percutaneous Spinal Cord Stimulation for Persistent Spinal Pain Syndrome Type 2: A Digital Pain Mapping and Pain Coverage Quantitative Assessment Combined With Multidimensional Clinical Outcome Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Taïbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurom.2025.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+                <w:t xml:space="preserve">Amandine Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Simoneau</w:t>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George M. Pamboris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263372v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Cassoudesalle</w:t>
+                <w:t xml:space="preserve">Karim El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dehail</w:t>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.107802. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042533v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
+                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plard</w:t>
+                <w:t xml:space="preserve">George M. Pamboris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cabirol</w:t>
+                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Clinical Neurophysiology, 55 (5), pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037674v1</w:t>
+                <w:t xml:space="preserve">hal-05263372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lavallière</w:t>
+                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
+                <w:t xml:space="preserve">Helene Cassoudesalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+                <w:t xml:space="preserve">Patrick Dehail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.107802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453541v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cabirol</w:t>
+                <w:t xml:space="preserve">J. Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Teillet</w:t>
+                <w:t xml:space="preserve">R. Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801338v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
+                <w:t xml:space="preserve">Maxime Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Meyer</w:t>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138538v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric J.F. Viseux</w:t>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Podologue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
+              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1-13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141086v1</w:t>
+                <w:t xml:space="preserve">hal-04740705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), pp.111200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04707986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Type, Quality, and Content of Web-Based Information for People With Chronic Pain Interested in Spinal Cord Stimulation: Social Listening Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edgard Eeckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.e48599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/48599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demuyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louis</w:t>
+                <w:t xml:space="preserve">Julie G Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04663584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gelebart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740705v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J.F. Viseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (12), pp.111200. </w:t>
+              <w:t xml:space="preserve">Revue du Podologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (115), pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919079v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+                <w:t xml:space="preserve">hal-04511647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248115v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706266v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradation of Clinical Holistic Response as New Composite Outcome to Evaluate Success in Spinal Cord Stimulation Studies for Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Eldabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurom.2021.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121697v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jabouille</w:t>
+                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (18), pp.3259-3282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517318v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartens Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.2319-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilitsis</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520398v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511603v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Molenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (8), pp.1741-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097614v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.1747. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511647v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sam Eldabe</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865903v1</w:t>
+                <w:t xml:space="preserve">hal-04265739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieke Vets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/34402⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832197v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptance and Commitment Therapy to Increase Resilience in Chronic Pain Patients: A Clinical Guideline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina58040499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268160v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance and Commitment Therapy to Increase Resilience in Chronic Pain Patients: A Clinical Guideline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58040499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836402v1</w:t>
+                <w:t xml:space="preserve">hal-03810550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
+                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810550v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wood</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710932v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723759v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Héroux</w:t>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866120v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Parratte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Nieke Vets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e34402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/34402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+                <w:t xml:space="preserve">hal-03832197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
+                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Eldabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 15, pp.1163-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392563v1</w:t>
+                <w:t xml:space="preserve">hal-03865903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility, acceptability and effects of dance therapy in stroke patients: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ares-Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Cano-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.101662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ctcp.2022.101662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Awake Anesthesia with Minimal Invasive Surgery Optimizes Intraoperative Surgical Spinal Cord Stimulation Lead Placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11195575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265731v1</w:t>
+                <w:t xml:space="preserve">hal-04392563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Callens</w:t>
+                <w:t xml:space="preserve">Combining Awake Anesthesia with Minimal Invasive Surgery Optimizes Intraoperative Surgical Spinal Cord Stimulation Lead Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266406v1</w:t>
+                <w:t xml:space="preserve">hal-04265731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.991572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820556v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.5877. </w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265739v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Daycard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093297v1</w:t>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213794v1</w:t>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
+                <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+                <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Status of Persistent Spinal Pain Syndrome Patients after Spinal Surgery (PSPS-T2): What Really Matters? A Prospective Study Introducing the Concept of “Adapted Professional Activity” Inferred from Clinical, Psychological and Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.5055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10215055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Paul Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Skin Conductance Alterations during Spinal Cord Stimulation: An Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (16), pp.3565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10163565⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217752v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+                <w:t xml:space="preserve">Electrochemical Skin Conductance Alterations during Spinal Cord Stimulation: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieke Vets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.86-101. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (16), pp.3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10163565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268088v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392126v1</w:t>
+                <w:t xml:space="preserve">hal-03268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211292v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (9), pp.867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449086v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (21), pp.5094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952761v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Spinal Cord Stimulation vs. Dorsal Root Ganglion Stimulation vs. Association of Both in Patients with Refractory Chronic Back and/or Lower Limb Neuropathic Pain: An International, Prospective, Randomized, Double-Blinded, Crossover Trial (BOOST-DRG Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicina58010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392139v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Spinal Pain Syndrome Type 2 (PSPS-T2), a Social Pain? Advocacy for a Social Gradient of Health Approach to Chronic Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (13), pp.2817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10132817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of conventional, burst and high-frequency spinal cord stimulation on pain relief in refractory failed back surgery syndrome patients: study protocol for a prospective randomized double-blinded cross-over trial (MULTIWAVE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04587-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+                <w:t xml:space="preserve">hal-03268055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional, burst and high-frequency spinal cord stimulation on pain relief in refractory failed back surgery syndrome patients: study protocol for a prospective randomized double-blinded cross-over trial (MULTIWAVE study)</w:t>
+                <w:t xml:space="preserve">Hypnosis Program Effectiveness in a 12-week Home Care Intervention To Manage Chronic Pain in Elderly Women: A Pilot Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04587-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268055v1</w:t>
+                <w:t xml:space="preserve">hal-03226927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis Program Effectiveness in a 12-week Home Care Intervention To Manage Chronic Pain in Elderly Women: A Pilot Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2019.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226927v1</w:t>
+                <w:t xml:space="preserve">hal-03710946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reiki therapy for pain, anxiety and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bmjspcare-2019-001775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2019-001775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710946v1</w:t>
+                <w:t xml:space="preserve">hal-02153498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiki therapy for pain, anxiety and quality of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjspcare-2019-001775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153498v1</w:t>
+                <w:t xml:space="preserve">hal-03472398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced plantar sole sensitivity facilitates early adaptation to a visual rotation pointing task when standing upright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teasdale Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagné Lemieux Léandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Robitaille Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoneau Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hukin-2015-0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472398v1</w:t>
+                <w:t xml:space="preserve">hal-05390887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced plantar sole sensitivity facilitates early adaptation to a visual rotation pointing task when standing upright</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical motor output decreases after neuromuscular fatigue induced by electrical stimulation of the plantar flexor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simoneau Martin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214 (1), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hukin-2015-0194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390887v1</w:t>
+                <w:t xml:space="preserve">hal-01622341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical motor output decreases after neuromuscular fatigue induced by electrical stimulation of the plantar flexor muscles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+                <w:t xml:space="preserve">Balance control interferes with the tracing performance of a pattern with mirror-reversed vision in older persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre G Gagné Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622341v1</w:t>
+                <w:t xml:space="preserve">hal-01384041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance control interferes with the tracing performance of a pattern with mirror-reversed vision in older persons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is co-contraction responsible for the decline in maximal knee joint torque in older males?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ballay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.899-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-014-9616-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384041v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is co-contraction responsible for the decline in maximal knee joint torque in older males?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Gender and Obesity On Electrical Current Thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.202--207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.22050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-014-9616-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03522333v1</w:t>
+                <w:t xml:space="preserve">hal-00708638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gender and Obesity On Electrical Current Thresholds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Effects of an Electrostimulation Training Program on Strength, Jumping, and Kicking Capacities in Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Babault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.22050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.1407-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d43790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00708638v1</w:t>
+                <w:t xml:space="preserve">hal-03991711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Electrostimulation Training Program on Strength, Jumping, and Kicking Capacities in Soccer Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difficult memory task during postural tasks of various difficulties in young and older people: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie M Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie M Simoneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
+                <w:t xml:space="preserve">Dominic Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques van Hoecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 119 (5), pp.1158-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2008.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2008.01.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10045,51 +9911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>