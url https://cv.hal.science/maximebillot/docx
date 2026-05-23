--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,7869 +234,7869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
+                <w:t xml:space="preserve">Karim El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Meyer</w:t>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138538v1</w:t>
+                <w:t xml:space="preserve">hal-04738009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cabirol</w:t>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Teillet</w:t>
+                <w:t xml:space="preserve">Amandine Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.e104226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801338v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical vs Percutaneous Spinal Cord Stimulation for Persistent Spinal Pain Syndrome Type 2: A Digital Pain Mapping and Pain Coverage Quantitative Assessment Combined With Multidimensional Clinical Outcome Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurom.2025.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the risk of complete sternotomy scar dehiscence in cardiac surgery: a protocol for a randomised, open-label multicentre clinical investigation comparing negative pressure wound therapy (NPWT) versus standard dressing (PRISTER study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buono</w:t>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dang Van</w:t>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas D’ostrevy</w:t>
+                <w:t xml:space="preserve">J. Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104226⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390704v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Houari</w:t>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
+                <w:t xml:space="preserve">George M. Pamboris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Clinical Neurophysiology, 55 (5), pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738009v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Simoneau</w:t>
+                <w:t xml:space="preserve">Helene Cassoudesalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George M. Pamboris</w:t>
+                <w:t xml:space="preserve">Patrick Dehail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.107802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263372v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trunk-centered rehabilitation program associated with specific brace in Parkinsonian with low back pain: A 6-year follow-up case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Cassoudesalle</w:t>
+                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dehail</w:t>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Maxime Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107802⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042533v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain reduces reliance on the segment rotation mechanism for postural control in challenging postural conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Impact of chronic low back pain on implicit motor imagery assessed by a new laterality judgment task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plard</w:t>
+                <w:t xml:space="preserve">Rémi Cabirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cabirol</w:t>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.04.010⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26, pp.104719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2024.104719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037674v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder Musculoskeletal Disorder Rehabilitation Using a Robotic Device Based on Electromyography (EMG) Biofeedback: A Retrospective Cohort Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Turpin</w:t>
+                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+                <w:t xml:space="preserve">Martin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.272. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina61020272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453541v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
+                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+                <w:t xml:space="preserve">Frédéric J.F. Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
+              <w:t xml:space="preserve">Revue du Podologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (115), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740705v1</w:t>
+                <w:t xml:space="preserve">hal-05141086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Examining the Type, Quality, and Content of Web-Based Information for People With Chronic Pain Interested in Spinal Cord Stimulation: Social Listening Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Eeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e48599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/48599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919079v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Type, Quality, and Content of Web-Based Information for People With Chronic Pain Interested in Spinal Cord Stimulation: Social Listening Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
+                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demuyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie G Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/48599⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04716996v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut dysbiosis in patients with chronic pain: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Demuyser</w:t>
+                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie G Pilitsis</w:t>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1342833⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04707986v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">A digital tool for multidimensional assessment and prediction of treatment effectiveness in chronic pain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), pp.111200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663584v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur chronique et rôle du podologue dans la prise en charge pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleepiness may predict hypnotizability, while personality traits do not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric J.F. Viseux</w:t>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Viseu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Podologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (115), pp.21-24. </w:t>
+              <w:t xml:space="preserve"> Am J Clin Hypn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1-13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2023.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2024.2387360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141086v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511647v1</w:t>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097614v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Gradation of Clinical Holistic Response as New Composite Outcome to Evaluate Success in Spinal Cord Stimulation Studies for Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Eldabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurom.2021.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517318v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradation of Clinical Holistic Response as New Composite Outcome to Evaluate Success in Spinal Cord Stimulation Studies for Pain</w:t>
+                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurom.2021.10.020⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (18), pp.3259-3282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622239v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520405v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of longitudinal factor analyzers and their application to the assessment of chronic pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartens Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9804⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.2319-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121697v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we Oppose or Combine Waveforms for Spinal Cord Stimulation in PSPS-T2 Patients? A Prospective Randomized Crossover Trial (MULTIWAVE Study)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2023.07.015⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706266v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinal Cord Stimulation–Naïve Patients vs Patients With Failed Previous Experiences With Standard Spinal Cord Stimulation: Two Distinct Entities or One Population?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Molenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurom.2022.04.037⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (8), pp.1741-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248115v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
+                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen van Doorslaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">“Neuro-Fiber Mapping”: An Original Concept of Spinal Cord Neural Network Spatial Targeting Using Live Electrostimulation Mapping to (Re-)Explore the Conus Medullaris Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12051747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability is not suitable as a surrogate marker for pain intensity in patients with chronic pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilitsis</w:t>
+                <w:t xml:space="preserve">Un indice de réponse clinique multidimensionnel pour améliorer l’évaluation de la douleur chez les patients souffrant d’un syndrome de douleur rachidienne persistante après une chirurgie rachidienne, une étude multicentrique prospective en vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (8), pp.1741-1749. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.4-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520398v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of clinical holistic responders in patients with persistent spinal pain syndrome type II treated by subthreshold spinal cord stimulation compared to best medical treatment: a study protocol for a multicentric randomised controlled trial (TRADITION)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Putman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.120. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07140-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511603v1</w:t>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Goudman</w:t>
+                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265739v1</w:t>
+                <w:t xml:space="preserve">hal-04268160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rainville</w:t>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Wood</w:t>
+                <w:t xml:space="preserve">Nieke Vets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e34402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/34402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710932v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance and Commitment Therapy to Increase Resilience in Chronic Pain Patients: A Clinical Guideline</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Eldabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.499. </w:t>
+              <w:t xml:space="preserve">Journal of Pain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 15, pp.1163-1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina58040499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836402v1</w:t>
+                <w:t xml:space="preserve">hal-03865903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypnosis to manage musculoskeletal and neuropathic chronic pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Alliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
+                <w:t xml:space="preserve">Pascaline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810550v1</w:t>
+                <w:t xml:space="preserve">hal-03710932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Héroux</w:t>
+                <w:t xml:space="preserve">Acceptance and Commitment Therapy to Increase Resilience in Chronic Pain Patients: A Clinical Guideline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58040499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866120v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goals, Expectations, and the Definition of Success for Neuromodulation for Pain According to Representatives of Neuromodulation Device Manufacturers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dumain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Panagiotis Flamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12091457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723759v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">The Challenge of Converting “Failed Spinal Cord Stimulation Syndrome” Back to Clinical Success, Using SCS Reprogramming as Salvage Therapy, through Neurostimulation Adapters Combined with 3D-Computerized Pain Mapping Assessment: A Real Life Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028046v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy of a Home-Care Hypnosis Program in Elderly Persons Suffering From Chronic Pain: A 12-Month Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.330-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmn.2021.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268160v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Applications in Chronic Pain Management: Systematic Review and Meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Jansen</w:t>
+                <w:t xml:space="preserve">Immersive Virtual Reality during Robot-Assisted Gait Training: Validation of a New Device in Stroke Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.e34402. </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (12), pp.1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/34402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina58121805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832197v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Selection for Spinal Cord Stimulation in Treatment of Pain: Sequential Decision-Making Model — A Narrative Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Feasibility, acceptability and effects of dance therapy in stroke patients: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ares-Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sam Eldabe</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Cano-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JPR.S250455⟩</w:t>
+              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.101662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctcp.2022.101662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865903v1</w:t>
+                <w:t xml:space="preserve">hal-04264262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, acceptability and effects of dance therapy in stroke patients: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Ares-Benitez</w:t>
+                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264262v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacun sa souffrance : l'évaluation des douleurs chroniques par les statistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combining Awake Anesthesia with Minimal Invasive Surgery Optimizes Intraoperative Surgical Spinal Cord Stimulation Lead Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microscoop. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392563v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Awake Anesthesia with Minimal Invasive Surgery Optimizes Intraoperative Surgical Spinal Cord Stimulation Lead Placement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11195575⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.991572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265731v1</w:t>
+                <w:t xml:space="preserve">hal-04266406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in persons post-COVID-19 infection in comparison to normative controls and chronic pain patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Callens</w:t>
+                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.991572⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266406v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouget</w:t>
+                <w:t xml:space="preserve">Virtual Reality during Intrathecal Pump Refills in Children: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820556v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maeva Daycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (9), pp.867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+                <w:t xml:space="preserve">hal-04093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Status of Persistent Spinal Pain Syndrome Patients after Spinal Surgery (PSPS-T2): What Really Matters? A Prospective Study Introducing the Concept of “Adapted Professional Activity” Inferred from Clinical, Psychological and Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (21), pp.5055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10215055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Algorithms Provide Greater Prediction of Response to SCS Than Lead Screening Trial: A Predictive AI-Based Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (20), pp.4764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10204764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Skin Conductance Alterations during Spinal Cord Stimulation: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieke Vets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (16), pp.3565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm10163565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ingrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268088v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Should we Use Multicolumn Spinal Cord Stimulation to Optimize Back Pain Spatial Neural Targeting? A Prospective, Multicenter, Randomized, Double-Blind, Controlled Trial (ESTIMET Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reiki, Consideration of a Potential Option for Managing Chronic Pain during Pandemic COVID-19 Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina57090867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093297v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite mixture models based on pain intensity, functional disability and psychological distress composite assessment allow identification of two distinct classes of persistentspinal pain syndrome after surgery patients related to their quality of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Slaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (20), pp.4676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10204676⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.4910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343635v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-Dimensional Clinical Response Index Dedicated to Improving Global Assessment of Pain in Patients with Persistent Spinal Pain Syndrome after Spinal Surgery, Based on a Real-Life Prospective Multicentric Study (PREDIBACK) and Machine Learning Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison of Spinal Cord Stimulation vs. Dorsal Root Ganglion Stimulation vs. Association of Both in Patients with Refractory Chronic Back and/or Lower Limb Neuropathic Pain: An International, Prospective, Randomized, Double-Blinded, Crossover Trial (BOOST-DRG Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ounajim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10214910⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392139v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Spinal Cord Stimulation vs. Dorsal Root Ganglion Stimulation vs. Association of Both in Patients with Refractory Chronic Back and/or Lower Limb Neuropathic Pain: An International, Prospective, Randomized, Double-Blinded, Crossover Trial (BOOST-DRG Study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Goudman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58010007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797641v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Subcutaneous Peripheral Nerve Field Stimulation Combined with SCS, as Salvage Therapy, for Refractory Low Back Pain Component in Persistent Spinal Pain Syndrome Implanted Patients: A Randomized Controlled Study (CUMPNS Study) Based on 3D-Mapping Composite Pain Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Persistent Spinal Pain Syndrome Type 2 (PSPS-T2), a Social Pain? Advocacy for a Social Gradient of Health Approach to Chronic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Goudman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (21), pp.5094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10215094⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (13), pp.2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10132817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952761v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Spinal Pain Syndrome Type 2 (PSPS-T2), a Social Pain? Advocacy for a Social Gradient of Health Approach to Chronic Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naiditch</w:t>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (13), pp.2817. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10132817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278546v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional, burst and high-frequency spinal cord stimulation on pain relief in refractory failed back surgery syndrome patients: study protocol for a prospective randomized double-blinded cross-over trial (MULTIWAVE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naiditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,90 +8186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis Program Effectiveness in a 12-week Home Care Intervention To Manage Chronic Pain in Elderly Women: A Pilot Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (1), pp.221-229. </w:t>
@@ -8307,90 +8307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8454,64 +8454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiki therapy for pain, anxiety and quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Tchalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8965,51 +8965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance control interferes with the tracing performance of a pattern with mirror-reversed vision in older persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre G Gagné Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9207,90 +9207,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is co-contraction responsible for the decline in maximal knee joint torque in older males?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ballay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (2), pp.899-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9350,64 +9350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9483,51 +9483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Electrostimulation Training Program on Strength, Jumping, and Kicking Capacities in Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Paizis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie M Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,51 +9911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dang Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Ta&#239;bi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2025.07.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabirol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.04.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cassoudesalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavalli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turpin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina61020272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cabirol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2024.104719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J.F. Viseux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viseu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2023.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen van Doorslaer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Eeckman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demuyser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G Pilitsis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1342833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04919079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2024.2387360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eldabe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.10.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Louis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann de Smedt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.04.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartens Moens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2023.07.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Billet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Molenberghs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilitsis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002868" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Putman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07140-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051747" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04097614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieke Vets" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/34402" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S250455" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710932v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104591" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040499" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Alliet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Flam&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12091457" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France H&#233;roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaglin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmn.2021.06.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boujut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58121805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ares-Benitez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cano-Bravo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2022.101662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.991572" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daycard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina57090867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naiditch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204764" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217752v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10163565" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13251" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04392139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214910" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Adjali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58010007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10215094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278546v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10132817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lorgeoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04587-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2019.11.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjspcare-2019-001775" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390887v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teasdale Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagn&#233; Lemieux L&#233;andre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Robitaille Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0194" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre G Gagn&#233; Lemieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Tessier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-014-9616-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QR7WS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03991711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cometti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d43790" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775972v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Simoneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Perennou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Hoecke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2008.01.020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CD5Z4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>