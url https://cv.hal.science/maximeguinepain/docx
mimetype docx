--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -621,372 +621,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
+                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ElementR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987826v1</w:t>
+                <w:t xml:space="preserve">hal-04987815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
+                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier ElementR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987803v1</w:t>
+                <w:t xml:space="preserve">hal-04987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
+                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987781v1</w:t>
+                <w:t xml:space="preserve">hal-04987803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
+                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987792v1</w:t>
+                <w:t xml:space="preserve">hal-04987781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
+                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987815v1</w:t>
+                <w:t xml:space="preserve">hal-04987792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auto-boulot-dodo » ? Hiérarchies sociales et mobilités quotidiennes des travailleurs⋅es français⋅es des aires métropolitaines périphériques</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur 4 enquêtes de personnes en déplacement</w:t>
+                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur quatre enquêtes de personnes en déplacement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brouck</w:t>
@@ -1097,97 +1097,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Francophones Transports et Mobilités 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">4e rencontre francophone transports mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research; University of Luxembourg, Jun 2022, Esch-sur-Alzette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993318v1</w:t>
+                <w:t xml:space="preserve">hal-04987727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur quatre enquêtes de personnes en déplacement.</w:t>
+                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur 4 enquêtes de personnes en déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brouck</w:t>
@@ -1205,73 +1205,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre francophone transports mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research; University of Luxembourg, Jun 2022, Esch-sur-Alzette, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Francophones Transports et Mobilités 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987727v1</w:t>
+                <w:t xml:space="preserve">hal-04993318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobilités normales aux mobilités normées. Étude croisée des déplacements quotidiens et du positionnement social à l'aide des Enquêtes Ménages-Déplacements</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3833D4C9"/>
+    <w:nsid w:val="043C6FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>