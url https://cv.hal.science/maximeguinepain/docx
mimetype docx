--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -621,372 +621,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
+                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier ElementR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987815v1</w:t>
+                <w:t xml:space="preserve">hal-04987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
+                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ElementR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987826v1</w:t>
+                <w:t xml:space="preserve">hal-04987803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
+                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987803v1</w:t>
+                <w:t xml:space="preserve">hal-04987781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
+                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987781v1</w:t>
+                <w:t xml:space="preserve">hal-04987792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
+                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987792v1</w:t>
+                <w:t xml:space="preserve">hal-04987815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auto-boulot-dodo » ? Hiérarchies sociales et mobilités quotidiennes des travailleurs⋅es français⋅es des aires métropolitaines périphériques</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="043C6FD5"/>
+    <w:nsid w:val="5AA5B47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>