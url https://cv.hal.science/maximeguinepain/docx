--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -621,372 +621,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
+                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ElementR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987826v1</w:t>
+                <w:t xml:space="preserve">hal-04987815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
+                <w:t xml:space="preserve">R au long cours : retours sur trois années de thèse avec R en géographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier ElementR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ElementR, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987803v1</w:t>
+                <w:t xml:space="preserve">hal-04987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
+                <w:t xml:space="preserve">Comment venez-vous au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ESO Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987781v1</w:t>
+                <w:t xml:space="preserve">hal-04987803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
+                <w:t xml:space="preserve">Une typologie des journées de travail dans la Métropole nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire commun ESO/CENS/CRENEAU autour de l'Atlas Social de la Métropole Nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO; Laboratoire CENS; Laboratoire CRENEAU, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987792v1</w:t>
+                <w:t xml:space="preserve">hal-04987781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse du coût de la mobilité quotidienne pour les ouvrier⋅es et les employé⋅es français⋅es</w:t>
+                <w:t xml:space="preserve">Bouger plus, mais bouger mieux : La double injonction affectant les déplacements quotidiens des travailleur⋅ses français⋅es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transports Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987815v1</w:t>
+                <w:t xml:space="preserve">hal-04987792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auto-boulot-dodo » ? Hiérarchies sociales et mobilités quotidiennes des travailleurs⋅es français⋅es des aires métropolitaines périphériques</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur quatre enquêtes de personnes en déplacement.</w:t>
+                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur 4 enquêtes de personnes en déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brouck</w:t>
@@ -1097,97 +1097,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre francophone transports mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research; University of Luxembourg, Jun 2022, Esch-sur-Alzette, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Francophones Transports et Mobilités 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987727v1</w:t>
+                <w:t xml:space="preserve">hal-04993318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur 4 enquêtes de personnes en déplacement</w:t>
+                <w:t xml:space="preserve">Des mobilités aux hypermobilités : retours croisés sur quatre enquêtes de personnes en déplacement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brouck</w:t>
@@ -1205,73 +1205,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guinepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Francophones Transports et Mobilités 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">4e rencontre francophone transports mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research; University of Luxembourg, Jun 2022, Esch-sur-Alzette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993318v1</w:t>
+                <w:t xml:space="preserve">hal-04987727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobilités normales aux mobilités normées. Étude croisée des déplacements quotidiens et du positionnement social à l'aide des Enquêtes Ménages-Déplacements</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA5B47B"/>
+    <w:nsid w:val="09ED2DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximeguinepain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7675-5809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275955206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guinepain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g7l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21224" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/z51h-m618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Taillandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05071371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>