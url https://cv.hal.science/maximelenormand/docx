--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -456,287 +456,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Préau</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267005v1</w:t>
+                <w:t xml:space="preserve">hal-05011079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011079v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
@@ -807,494 +807,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the socioeconomic structure of spatial and social interactions in cities</w:t>
+                <w:t xml:space="preserve">TDLM: An R package for a systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci7010015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (88), pp.5434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.05434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964682v1</w:t>
+                <w:t xml:space="preserve">hal-04180303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDLM: An R package for a systematic comparison of trip distribution laws and models</w:t>
+                <w:t xml:space="preserve">Uncovering the socioeconomic structure of spatial and social interactions in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (88), pp.5434. </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.05434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci7010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180303v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection gaps in Amazon floodplains will increase with climate change: Insight from the world's largest scaled freshwater fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Louarn</w:t>
+                <w:t xml:space="preserve">Leandro Castello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (11), pp.1830-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599618v1</w:t>
+                <w:t xml:space="preserve">hal-03758499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection gaps in Amazon floodplains will increase with climate change: Insight from the world's largest scaled freshwater fish</w:t>
+                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guisan</w:t>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (11), pp.1830-1841. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.1-11/109487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.3877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758499v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,1913 +1378,1913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Papuga</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+                <w:t xml:space="preserve">Marine Le Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145, pp.1-11/109487. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833433v1</w:t>
+                <w:t xml:space="preserve">hal-03599618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal daily mobility patterns analysis using resting event networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cappelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009683⟩</w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-021-00353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325244v2</w:t>
+                <w:t xml:space="preserve">hal-03128249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal daily mobility patterns analysis using resting event networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pella</w:t>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Capra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène de Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (7), </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.e0009683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-021-00353-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128249v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive decision-strategy space exploration for efficient territorial planning strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of trip destination for modeling individual human mobility patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Billaud</w:t>
+                <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Soubeyrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Maxi San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José J Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2020.101516⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (171), pp.20200673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889617v1</w:t>
+                <w:t xml:space="preserve">hal-02966791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of trip destination for modeling individual human mobility patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence of supply chains in a city’s food supply: a factor for resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0673⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.391-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00120-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966791v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of supply chains in a city’s food supply: a factor for resilience?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling in the recovery of urban transportation systems from special events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milo Monnier</w:t>
+                <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégori Akermann</w:t>
+                <w:t xml:space="preserve">Riccardo Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00120-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935288v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy as a measure of attractiveness and socioeconomic complexity in Rio de Janeiro metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio C Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius F Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e22030368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling in the recovery of urban transportation systems from special events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping livestock movements in Sahelian Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Lamanna</w:t>
+                <w:t xml:space="preserve">Camille Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ramasco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismaïla Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Apolloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.2746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59576-1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65132-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523615v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping livestock movements in Sahelian Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jahel</w:t>
+                <w:t xml:space="preserve">Comprehensive decision-strategy space exploration for efficient territorial planning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.101516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65132-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2020.101516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613614v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field theory for recurrent mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Molas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Bassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soubeyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Debarros</w:t>
+                <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11841-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608629v1</w:t>
+                <w:t xml:space="preserve">hal-02275851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field theory for recurrent mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Mazzoli</w:t>
+                <w:t xml:space="preserve">O. Argagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Molas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">M. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Colet</w:t>
+                <w:t xml:space="preserve">G. Debarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11841-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275851v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human mobility: Models and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigrant community integration in world cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Barbosa</w:t>
+                <w:t xml:space="preserve">María Henar Salas-Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+                <w:t xml:space="preserve">Gustavo Romanillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourab Ghoshal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Bruno Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01813382v1</w:t>
+                <w:t xml:space="preserve">hal-01734992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant community integration in world cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Langemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Henar Salas-Olmedo</w:t>
+                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Romanillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gonçalves</w:t>
+                <w:t xml:space="preserve">Grazia Zulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191612⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734992v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
+                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.791 - 801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.21963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912007v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human mobility: Models and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourab Ghoshal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte R James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.791 - 801. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/int.21963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716743v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01813382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Cities Using Mobility Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (3), pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3478,51 +3478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touristic site attractiveness seen through Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4359,637 +4359,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movilidad y transporte: un viaje a través del espacio, de la ciudad al mundo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Picornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Garcia Cantú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antònia Tugores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Física</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956966v1</w:t>
+                <w:t xml:space="preserve">hal-01086158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t>
+                <w:t xml:space="preserve">Tweets on the Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antònia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Colet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Javier Ramasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.e105407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086158v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets on the Road</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva García Cantú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Picornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086159v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.v7i1.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086156v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625229v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movilidad y transporte: un viaje a través del espacio, de la ciudad al mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Campanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+                <w:t xml:space="preserve">Pablo Fleurquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Javier Ramasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Eguíluz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.37-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625229v4</w:t>
+                <w:t xml:space="preserve">hal-04956966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,64 +5395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal model of commuting networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,51 +5544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890710v1</w:t>
@@ -5957,286 +5957,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling socio-ecological interactions using geo-tagged photographs</w:t>
+                <w:t xml:space="preserve">Cultural ecosystem services: an empirical approach across european landscapes and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ALTER-Net conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890702v1</w:t>
+                <w:t xml:space="preserve">hal-02606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural ecosystem services: an empirical approach across european landscapes and beyond</w:t>
+                <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTER-Net conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CCS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606273v1</w:t>
+                <w:t xml:space="preserve">hal-02890693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the French Mediterranean area</w:t>
+                <w:t xml:space="preserve">Disentangling socio-ecological interactions using geo-tagged photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890693v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6570,290 +6570,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Network of the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t>
+              <w:t xml:space="preserve">NetSci 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826984v1</w:t>
+                <w:t xml:space="preserve">hal-02890681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Network of the City</w:t>
+                <w:t xml:space="preserve">Comparer et modéliser l'utilisation des sols dans les aires métropolitaines espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890681v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer et modéliser l'utilisation des sols dans les aires métropolitaines espagnoles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890666v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Network of the City</w:t>
               </w:r>
@@ -7135,217 +7135,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating a complex social model</w:t>
+                <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems ECCS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7th European Social Simulation Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596122v1</w:t>
+                <w:t xml:space="preserve">hal-02596121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
+                <w:t xml:space="preserve">Calibrating a complex social model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Social Simulation Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems ECCS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596121v1</w:t>
+                <w:t xml:space="preserve">hal-02596122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7622,77 +7622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'excess commuting à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7743,51 +7743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7894,64 +7894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8110,51 +8110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems ECCS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8211,51 +8211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of individual working dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,492 +8455,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α- and β-diversity over biogeographic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974786v1</w:t>
+                <w:t xml:space="preserve">hal-04973595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioregion</w:t>
+                <w:t xml:space="preserve">Bibliometric analysis of the TETIS laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973583v1</w:t>
+                <w:t xml:space="preserve">hal-04967144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α- and β-diversity over biogeographic gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973595v1</w:t>
+                <w:t xml:space="preserve">hal-04974786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric analysis of the TETIS laboratory</w:t>
+                <w:t xml:space="preserve">bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967144v1</w:t>
+                <w:t xml:space="preserve">hal-04973583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDLM</w:t>
+                <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973554v1</w:t>
+                <w:t xml:space="preserve">hal-04967182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
+                <w:t xml:space="preserve">TDLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967182v1</w:t>
+                <w:t xml:space="preserve">hal-04973554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation mismatch using dispersal-based connectivity assessment</w:t>
               </w:r>
@@ -9133,169 +9133,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential paths for livestock movements</w:t>
+                <w:t xml:space="preserve">Comprehensive decision-strategy space exploration in GIS-MCDA with OWA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969070v1</w:t>
+                <w:t xml:space="preserve">hal-04969124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive decision-strategy space exploration in GIS-MCDA with OWA</w:t>
+                <w:t xml:space="preserve">Mapping potential paths for livestock movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969124v1</w:t>
+                <w:t xml:space="preserve">hal-04969070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building coauthorship networks with R</w:t>
               </w:r>
@@ -9488,382 +9488,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
+                <w:t xml:space="preserve">Visualizing multiscale socio-ecological interactions using Flickr data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956268v1</w:t>
+                <w:t xml:space="preserve">hal-04934619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing multiscale socio-ecological interactions using Flickr data</w:t>
+                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934619v1</w:t>
+                <w:t xml:space="preserve">hal-04956268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flickr automation</w:t>
+                <w:t xml:space="preserve">Extract trips from spatio-temporal vessel paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966936v1</w:t>
+                <w:t xml:space="preserve">hal-04966908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extract trips from spatio-temporal vessel paths</w:t>
+                <w:t xml:space="preserve">Plotting trajectories over time on Google Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966908v1</w:t>
+                <w:t xml:space="preserve">hal-04966897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotting trajectories over time on Google Earth</w:t>
+                <w:t xml:space="preserve">Flickr automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966897v1</w:t>
+                <w:t xml:space="preserve">hal-04966936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
@@ -10537,51 +10537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A384B3E"/>
+    <w:nsid w:val="C2A50D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10768,51 +10768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>