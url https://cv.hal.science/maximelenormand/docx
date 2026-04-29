--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -218,347 +218,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t>
+                <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358705v1</w:t>
+                <w:t xml:space="preserve">hal-04966616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denelle</w:t>
+                <w:t xml:space="preserve">Nelson Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966616v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -592,103 +592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (2), pp.346-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDLM: An R package for a systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (88), pp.5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -891,51 +891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the socioeconomic structure of spatial and social interactions in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection gaps in Amazon floodplains will increase with climate change: Insight from the world's largest scaled freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,64 +1276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy Boussada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,64 +1410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal daily mobility patterns analysis using resting event networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1635,51 +1635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of trip destination for modeling individual human mobility patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2-3), pp.391-414. </w:t>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,51 +2137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy as a measure of attractiveness and socioeconomic complexity in Rio de Janeiro metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping livestock movements in Sahelian Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,64 +2431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83, pp.101516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,325 +2784,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant community integration in world cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Henar Salas-Olmedo</w:t>
+                <w:t xml:space="preserve">Johannes Langemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Romanillos</w:t>
+                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gonçalves</w:t>
+                <w:t xml:space="preserve">Grazia Zulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.19. </w:t>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734992v1</w:t>
+                <w:t xml:space="preserve">hal-01912007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Immigrant community integration in world cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Langemeyer</w:t>
+                <w:t xml:space="preserve">María Henar Salas-Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
+                <w:t xml:space="preserve">Gustavo Romanillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Zulian</w:t>
+                <w:t xml:space="preserve">Bruno Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (11), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912007v1</w:t>
+                <w:t xml:space="preserve">hal-01734992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (4), pp.791 - 801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourab Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte R James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t>
@@ -3283,51 +3283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Cities Using Mobility Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3491,51 +3491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touristic site attractiveness seen through Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human diffusion and city influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweets on the Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antònia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva García Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,51 +4867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad y transporte: un viaje a través del espacio, de la ciudad al mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fleurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating a synthetic population of individuals in households: Sample-free vs sample-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,278 +5155,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625233v4</w:t>
+                <w:t xml:space="preserve">hal-02596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596993v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal model of commuting networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,103 +5531,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanSys2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5734,51 +5734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual spatio-temporal trajectories to spatial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTerM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5803,74 +5803,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890710v1</w:t>
@@ -5881,64 +5881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Posadas 2018: Adaptive management for forested landscapes in transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5963,64 +5963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural ecosystem services: an empirical approach across european landscapes and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER-Net conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6045,51 +6045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6127,77 +6127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling socio-ecological interactions using geo-tagged photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex networks: from theory to interdisciplinary applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6291,51 +6291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling individual human mobility patterns by travel purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6360,51 +6360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Network of the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6645,51 +6645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer et modéliser l'utilisation des sols dans les aires métropolitaines espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6839,51 +6839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Network of the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CitiNet'14, Satellite Workshop of the European Conference on Complex Systems ECCS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,51 +6908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-checking different sources of mobility information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,51 +6977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Model of Commuting Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbannet'13, Satellite Workshop of the European Conference on Complex Systems ECCS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7046,51 +7046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7141,51 +7141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,51 +7236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating a complex social model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,77 +7363,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7458,51 +7458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7527,77 +7527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7661,51 +7661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,51 +7730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring global and regional influence of cities using geolocated tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,51 +7989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabot Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,51 +8084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Auvergne commuting network to every commuting network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,77 +8224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of individual working dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Smajgl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8390,51 +8390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyTDLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α- and β-diversity over biogeographic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8532,51 +8532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of the TETIS laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8616,51 +8616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8687,77 +8687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8784,51 +8784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8855,51 +8855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8926,51 +8926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation mismatch using dispersal-based connectivity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8997,51 +8997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9068,51 +9068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating PDF presentation from Inkscape layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9139,51 +9139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive decision-strategy space exploration in GIS-MCDA with OWA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9210,51 +9210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential paths for livestock movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9281,51 +9281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building coauthorship networks with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9352,51 +9352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9423,51 +9423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Origin-Destination matrices based on individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9494,51 +9494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing multiscale socio-ecological interactions using Flickr data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9565,51 +9565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9636,51 +9636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract trips from spatio-temporal vessel paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9707,51 +9707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotting trajectories over time on Google Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9778,51 +9778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flickr automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9849,51 +9849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9920,51 +9920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract Most Frequented Locations from individual spatio-temporal trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9991,51 +9991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10094,51 +10094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux réseaux spatiaux avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction aux réseaux spatiaux avec R, France. 2026, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10188,51 +10188,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to spatial interaction analysis and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10282,51 +10282,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialize and Calibrate a Dynamic Stochastic Microsimulation Model: Application to the SimVillages Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF22315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10385,51 +10385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données relatives à l’évolution des communes d’Auvergne pour la sélection de communes prototypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10537,51 +10537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2A50D43"/>
+    <w:nsid w:val="A7A07A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10768,51 +10768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>