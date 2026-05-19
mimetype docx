--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -106,81 +106,102 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lenormand_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VSyM8fEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis chargé de recherche en analyse et modélisation spatiale à l'UMR TETIS  (INRAE) à Montpellier. Je suis titulaire d’un doctorat en informatique et d’un master en mathématiques appliquées. Mes travaux de recherche portent sur l’analyse de grandes bases de données spatialisées et la modélisation de systèmes complexes dans un contexte pluridisciplinaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.maximelenormand.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -210,5304 +231,5304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e72428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966616v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Tropical Forest Complexity: How Tree Assemblages in Secondary Forests Boost Biodiversity Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+                <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72428⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358705v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.114198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011079v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling species distributions using remote sensing predictors: Comparing Dynamic Habitat Index and LULC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114198⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267005v1</w:t>
+                <w:t xml:space="preserve">hal-05011079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (2), pp.346-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/23998083231174025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDLM: An R package for a systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (88), pp.5434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.05434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the socioeconomic structure of spatial and social interactions in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/urbansci7010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection gaps in Amazon floodplains will increase with climate change: Insight from the world's largest scaled freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (11), pp.1830-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aqc.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy Boussada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.106725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833433v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat connectivity in agricultural landscapes improving multi-functionality of constructed wetlands as nature-based solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy Boussada</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106725⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.1-11/109487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719277v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal-based species pools as sources of connectivity area mismatches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.729-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-021-01371-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal daily mobility patterns analysis using resting event networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41109-021-00353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.e0009683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of trip destination for modeling individual human mobility patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxi San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (171), pp.20200673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2020.0673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of supply chains in a city’s food supply: a factor for resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2-3), pp.391-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-020-00120-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling in the recovery of urban transportation systems from special events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleix Bassolas</w:t>
+                <w:t xml:space="preserve">Entropy as a measure of attractiveness and socioeconomic complexity in Rio de Janeiro metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gallotti</w:t>
+                <w:t xml:space="preserve">Julio C Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Lamanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Vinicius F Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ramasco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moacyr da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.2746. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59576-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e22030368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523615v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy as a measure of attractiveness and socioeconomic complexity in Rio de Janeiro metropolitan area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling in the recovery of urban transportation systems from special events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Bassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22030368⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516839v1</w:t>
+                <w:t xml:space="preserve">hal-02523615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping livestock movements in Sahelian Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Apolloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65132-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive decision-strategy space exploration for efficient territorial planning strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83, pp.101516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2020.101516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field theory for recurrent mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11841-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.237-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
+                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.791 - 801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.21963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912007v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant community integration in world cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Henar Salas-Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Romanillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
+                <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Langemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Zulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/int.21963⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716743v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human mobility: Models and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourab Ghoshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte R James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01813382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Murillo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41109-017-0026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Cities Using Mobility Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Touristic site attractiveness seen through Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Bassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ramasco</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Tugores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José J. Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Built Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-016-0073-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2148/benv.42.3.356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445512v1</w:t>
+                <w:t xml:space="preserve">hal-01294337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touristic site attractiveness seen through Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Better Understanding of Cities Using Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José J. Ramasco</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.356-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2148/benv.42.3.356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-016-0073-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294337v1</w:t>
+                <w:t xml:space="preserve">hal-01445512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Bassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.158-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva García Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (10075), pp.10075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep10075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092615v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human diffusion and city influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antònia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.20150473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2015.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Garcia Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.150449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.150449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of phone call data to characterize the relationship between social network and travel behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (4), pp.647-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11116-015-9594-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Picornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Picornell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliva García Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Garcia Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antònia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweets on the Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antònia Tugores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Colet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.e105407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva García Cantú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Picornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5198/jtlu.v7i1.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625229v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad y transporte: un viaje a través del espacio, de la ciudad al mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fleurquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Eguíluz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Física</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (6), pp.2777-2796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00180-013-0428-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638484v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating a synthetic population of individuals in households: Sample-free vs sample-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (4), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596993v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625233v4</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal model of commuting networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e45985. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5517,1829 +5538,1829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species Distribution Model using Remote-Sensed Dynamic Habitat Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïri Souza Oliveira</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Forest Environment DIV8 Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanSys2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual spatio-temporal trajectories to spatial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTerM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0206672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale socio-ecological networks in the age of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Posadas 2018: Adaptive management for forested landscapes in transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural ecosystem services: an empirical approach across european landscapes and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER-Net conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling socio-ecological interactions using geo-tagged photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Tenerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex networks: from theory to interdisciplinary applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling individual human mobility patterns by travel purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Net 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Javier Ramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpelllier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Network of the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer et modéliser l'utilisation des sols dans les aires métropolitaines espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Network of the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CitiNet'14, Satellite Workshop of the European Conference on Complex Systems ECCS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-checking different sources of mobility information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Model of Commuting Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbannet'13, Satellite Workshop of the European Conference on Complex Systems ECCS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress in Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Social Simulation Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating a complex social model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems ECCS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7349,845 +7370,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'excess commuting à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring global and regional influence of cities using geolocated tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation for complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabot Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th World Meeting of The International Society for Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Auvergne commuting network to every commuting network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems ECCS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8197,163 +8218,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of individual working dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Smajgl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Agent-Based Modelling - Challenges and Solutions. Volume 1, The Characterisation and Parameterisation of Empirical Agent-Based Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.133-169, 2014, 978-1-4614-6133-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-6134-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8363,1714 +8384,1714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyTDLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α- and β-diversity over biogeographic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of the TETIS laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional approach of everyday geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping mobile service usage diversity in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation mismatch using dispersal-based connectivity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of sample bias correction in species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating PDF presentation from Inkscape layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive decision-strategy space exploration in GIS-MCDA with OWA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential paths for livestock movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building coauthorship networks with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical network analysis of plant species distribution in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Origin-Destination matrices based on individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing multiscale socio-ecological interactions using Flickr data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating OWA weights using truncated distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract trips from spatio-temporal vessel paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotting trajectories over time on Google Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flickr automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic comparison of trip distribution laws and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extract Most Frequented Locations from individual spatio-temporal trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approximate Bayesian computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10080,91 +10101,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux réseaux spatiaux avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction aux réseaux spatiaux avec R, France. 2026, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10174,91 +10195,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to spatial interaction analysis and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05061592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10268,100 +10289,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialize and Calibrate a Dynamic Stochastic Microsimulation Model: Application to the SimVillages Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012CLF22315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00764929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10371,105 +10392,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données relatives à l’évolution des communes d’Auvergne pour la sélection de communes prototypiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05038102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10537,51 +10558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7A07A29"/>
+    <w:nsid w:val="865239C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10768,51 +10789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maximelenormand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6362-3473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lenormand_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VSyM8fEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maximelenormand.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ri Souza Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Zamora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pr&#233;au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114198" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231174025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Samaniego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7010015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Castello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Louarn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01371-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-021-00353-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi San Miguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J Ramasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C Chaves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F Vieira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22030368" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Bassolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamanna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59576-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Seck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65132-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soubeyrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2020.101516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Colet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11841-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papuga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubeyrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21963" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Henar Salas-Olmedo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romanillos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191612" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langemeyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tenerelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Zulian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206672" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tugores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goncalves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Ramasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-016-0073-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.42.3.356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175812v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111981v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0473" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dubernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-015-9594-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105407" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campanelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleurquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Egu&#237;luz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638484v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-013-0428-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725531v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256967v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890702v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889642v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabot Franck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cdab6476308e84673ff374cb78d069871f6a0638;origin=https://github.com/RTDLM/PyTDLM;visit=swh:1:snp:b328fc18fa61d832e95c37b5fab73f88e14b90b5;anchor=swh:1:rev:ad6bf340234e005829004521a70d7a252fc66e5e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fea738377776d62427df0c7a3d4c40ea73c9d087;origin=https://github.com/maximelenormand/Plant-spectral-diversity;visit=swh:1:snp:0395f4cbacda56d79927bb2cd9b9117bf586e709;anchor=swh:1:rev:efe4bdff553462acf8b5b12b2f24ae351c54975b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a45b6d35017b906950f1bd815bb03a5e141e29e1;origin=https://github.com/maximelenormand/biblio-tetis;visit=swh:1:snp:215e32984e9e36d456392c62ef9dff9ccecd0c60;anchor=swh:1:rev:bb4e929109cc42e8e7f5b4cb5cfa7ebc56708615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771ee750d3fb08b5ac5051d63258fe01ee762ae7;origin=https://gitlab.huma-num.fr/mobiliscope/intersectionality;visit=swh:1:snp:09872e1acac48f0097436e54f60e20e00d23eeba;anchor=swh:1:rev:8bbc298683a8ebe6f713864ee299a48ee68680b6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:70c11d57fa78ec3d6c7488fadd331e15affdc64c;origin=https://github.com/maximelenormand/mobile-service-diversity;visit=swh:1:snp:b5c1124ed563375130a742bd4357df11c9af919a;anchor=swh:1:rev:70089695ba9715b286c87e429909a9186538d1f3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b7ecc2935a8754c5026496320bde7250478480de;origin=https://github.com/EpiVec/TDLM;visit=swh:1:snp:042f2e6db0cb7c1a1c07dd6226712c0454cc9ad9;anchor=swh:1:rev:bb9a17e0cf78b9fd50d9465401ada1915ad4baea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:524210684d75052adfca777d9e974a50a9c55ab0;origin=https://github.com/maximelenormand/mismatch-connectivity;visit=swh:1:snp:694258753efead295ef624108fac5ba4f863840c;anchor=swh:1:rev:a05ec532f1f0f8a14f9a5a7954905c492e405c99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5236e4df073c1fce3f356f793952bcc37619914e;origin=https://github.com/maximelenormand/sample-bias-correction-sdms;visit=swh:1:snp:28e91691dcde7929bcf61667b772015d8f4bd4d9;anchor=swh:1:rev:3b6b272dae9a70a49ec38739e6e6e66abda59342" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966978v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:93a52d7b4fb47477d68ad8b29682db5ef958e1f2;origin=https://github.com/maximelenormand/inkscape-presentation;visit=swh:1:snp:09d8c6ce9710019fda5ec83418b2f6c1129ecfd7;anchor=swh:1:rev:c65365cebd85c2245abc7717c15d9d726fa3110e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969124v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:040f0876d06ba196cd697c7bd900f5c7bafac259;origin=https://github.com/maximelenormand/gis-mcda-owa;visit=swh:1:snp:7ac460b26b7ee3e0163bcf6697be79871b4d5014;anchor=swh:1:rev:e7c799b3da4c148f116020f1e3f485c199960a49" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dbced32cb109647f8df6c654a7e68938413d7170;origin=https://github.com/maximelenormand/map-potential-paths;visit=swh:1:snp:681c9b40ac84e2cb29d101577a1d192052b4bdee;anchor=swh:1:rev:0a81ad2b320e599e3b0f9b700810f1dc44c6fe36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2133d9da25e9fadd50c44f789b120af563d6b506;origin=https://github.com/maximelenormand/coauthorship-network;visit=swh:1:snp:36146a51188eca0f6e971e69e63351532189ab10;anchor=swh:1:rev:01e71d5ef0ebf53653dd778cd937f7aa61126d01" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df2f9b806ca1a1a7f3182ddde4c8002f5eda217a;origin=https://github.com/maximelenormand/Biogeographical-network-analysis;visit=swh:1:snp:9addc91f5c14095a9a0839802cd1fadd429e9542;anchor=swh:1:rev:abe3f4786db5d2c05ce9fa494314acf0b28eb8f2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7291ada88da2b7ac2a4b87e78528bc65aa0eb641;origin=https://github.com/maximelenormand/xs;visit=swh:1:snp:bd8e418b8e7bc9e9f3f975498984d148a5cfdaf9;anchor=swh:1:rev:c428b64f4d23706b9191616942b71fb59464c3c2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df76a57e800b228d712fcce3e989eb370cd98a22;origin=https://github.com/maximelenormand/AHIA;visit=swh:1:snp:4d72bc96547526b61a90b8a75dc9237a6a5e9fa9;anchor=swh:1:rev:cc22cb2e7bba9c6d2a4469f3a070dd56950bfd7a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42c5d2987e937f069c80cfebc08ce49f65598124;origin=https://github.com/maximelenormand/OWA-weights-generator;visit=swh:1:snp:d91661f9c4bdba4ca205906ed0bfb060fb7b41e4;anchor=swh:1:rev:09d4d4d926a5e3ee530a10a7d251f45bf09f9db0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966908v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa88408a2559a93c54b447538d9d6eb94dd0d245;origin=https://github.com/maximelenormand/Vessel-trip-from-path;visit=swh:1:snp:c2671fbadff8696438fe3941890569b4ac3bbfb1;anchor=swh:1:rev:b9e19bcb40dc2aaa2a75eb51d4dc6de801bb284e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97b2678807bb7bf4c4e8445869ae9a07e672453b;origin=https://github.com/maximelenormand/KML-movie-Python;visit=swh:1:snp:45a9e1b84972a3307381cda29637632c4de078b3;anchor=swh:1:rev:f9cbe237a2eb9e1f74df783944a26856cf1953be" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e55eea72aacec24b64382355e6ab2251f28bcab4;origin=https://github.com/maximelenormand/Flickr;visit=swh:1:snp:1ccf6cc968951b1bb8e3b88a9bc0ec1bf46e8305;anchor=swh:1:rev:3bcc90c28d85ec03c67c9b324ba4a6a64e5f807b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9caecde085e2e05a7447b3b26fcaff56c19848e0;origin=https://github.com/maximelenormand/Trip-distribution-laws-and-models;visit=swh:1:snp:99ad4d082d072c4adc334f0ac771402de5cb0fe6;anchor=swh:1:rev:a1e80000710fa1778f87190d4c37b29ca72e22fc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967571v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de9bff95932d25cc6853112cd400e4835bff3277;origin=https://github.com/maximelenormand/Most-frequented-locations;visit=swh:1:snp:ca2dadb6e9b6e4835df5554b84f4f59643a2ca99;anchor=swh:1:rev:4f338a090e7d3a1d101c3e57e8059d56beb0fb75" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a98b1547eaeab4c2a7e591d9ebac55f8e5b9177;origin=https://github.com/maximelenormand/APMC;visit=swh:1:snp:f8eef03bf23ea2ea0f1aeba5174f7771893cc4c8;anchor=swh:1:rev:47c9089ce936024dedcf64d808622dad0e7ceb3d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375898v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764929v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22315" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05038102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>