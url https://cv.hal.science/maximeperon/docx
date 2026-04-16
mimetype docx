--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -402,579 +402,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagements de l’assureur dommages-ouvrage et invocation d’un manquement contractuel par un tiers au contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu-Juridique.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription et caractère abusif d'une clause d'un contrat de prêt libellé en devises étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indications de la CJUE sur la prise en compte du cautionnement dans le calcul de l'assiette du TAEG d'un crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précisions sur la validité des règles relatives au formalisme des clauses de police d’un contrat d’assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu-Juridique.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Indications de la CJUE sur la prise en compte du cautionnement dans le calcul de l'assiette du TAEG d'un crédit à la consommation</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position de thèse &amp;quot;Le mineur consommateur, étude comparée entre le droit français et le droit brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir limité d’un parent en cas de virement au débit d’un compte détenu par un mineur et engagement de la responsabilité de l’établissement bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrait total de l'autorité parentale implique la perte automatique du droit de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.58</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du client d'un établissement bancaire contre le spoofing ou l'appel d'un faux conseiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005856v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-05426767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques précisions sur les formalités et délais du droit d’option de l’héritier</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146479v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03351243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02914715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Moura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02010677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04735702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03351243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02914715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Moura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02010677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04735702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>