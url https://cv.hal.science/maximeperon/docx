--- v2 (2026-04-16)
+++ v3 (2026-05-09)
@@ -402,303 +402,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indications de la CJUE sur la prise en compte du cautionnement dans le calcul de l'assiette du TAEG d'un crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la validité des règles relatives au formalisme des clauses de police d’un contrat d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu-Juridique.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engagements de l’assureur dommages-ouvrage et invocation d’un manquement contractuel par un tiers au contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu-Juridique.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délai de prescription et caractère abusif d'une clause d'un contrat de prêt libellé en devises étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382881v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position de thèse &amp;quot;Le mineur consommateur, étude comparée entre le droit français et le droit brésilien</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03351243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02914715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Moura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02010677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04735702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Pluard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03351243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02914715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Graeff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Assis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Moura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02010677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04735702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03651192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>