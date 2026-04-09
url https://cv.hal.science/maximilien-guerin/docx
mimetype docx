--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -313,947 +313,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04268892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contes et histoires en parlers de Fursac et de Noth (Creuse) : Corpus textuel transcrit et traduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guérin-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Collection "Les Parlers du Croissant", 978-2-14-028339-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03739167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’P’tit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03994601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parlons bas-marchois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dupeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Parlons.., 978-2-14-027676-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Guérin-Martinet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patoiseries de &amp;quot;La Soutrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Pradeau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", 978-2-343-24350-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janette Parisot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le P’tit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chanton</w:t>
+                <w:t xml:space="preserve">Michel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Tintenfaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le P’tit Princ’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grobost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Tintenfaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes et histoires en parler de Naves (Allier) : Corpus textuel transcrit et traduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grobost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Grobost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Collection "Les Parlers du Croissant", 978-2-14-028339-0</w:t>
+              <w:t xml:space="preserve">, 2020, Collection "Les Parlers du Croissant", 978-2-343-20344-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Bidaud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02885613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler marchois d'Oradour-Saint-Genest (Haute-Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Les Parlers du Croissant", 978-2-343-20897-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02910251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mes mille premiers mots en bas-marchois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...668 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dupeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Tintenfaß; La Geste Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-353-0735-6</w:t>
             </w:r>
           </w:p>
@@ -2199,424 +2199,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un locuteur du parler de Naves (Allier)</w:t>
+                <w:t xml:space="preserve">Entretien avec les membres du groupe de patois de Luchapt (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101114v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlers du Croissant, parlers en danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être un locuteur du parler de Naves (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing inflectional structure across a dialect group: verb morphology in the 'croissant linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXVI (4), pp.299-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712238v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croissant : une zone de transition linguistique au nord de l’aire occitane (2e partie)</w:t>
               </w:r>
@@ -2665,174 +2665,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03108170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parlers du Croissant : des parlers de transition au cœur de l’aire gallo-romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Feuille de Philologie Comparée Lituanienne et Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XI, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmission et dynamique des parlers du Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Langues minoritaires : quels acteurs pour quel avenir ?, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/cpe.1276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/cpe.1276⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03102135v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03102096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croissant : une zone de transition linguistique au nord de l’aire occitane (1ère partie)</w:t>
               </w:r>
@@ -2978,51 +2978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parler marchois : une particularité du patrimoine linguistique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dupeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'onte Ses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3041,165 +3041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02307435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Gregory D. S. Anderson, Auxiliary verb constructions in the languages of Africa, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.118-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01190724v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse typologique et syntaxique du génitif wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Diversité des pratiques de recherche en science du langage, HS-16, http://corela.revues.org/3853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01169528v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01190724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicats complexes en wolof : Unités morphologiques ou constructions syntaxiques ?</w:t>
               </w:r>
@@ -3474,50 +3474,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Locative, Presentative and Progressive Constructions in Atlantic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Emergence of Grammars. A Closer Look at Dialects between Phonology and Morphosyntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-342, 2021, Languages and Linguistics, 978-1-53619-888-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un des plus anciens corpus textuels en marchois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patoiseries de "La Soutrane"</w:t>
             </w:r>
@@ -3526,143 +3612,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-38, 2021, 978-2-343-24350-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03379986v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03353758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dérivation nominale en bas-marchois</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des dialectes de l’aire du Croissant : une approche différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Modélisation diasystémique et typologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,316 +5555,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01735094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01569724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marchois : Une langue entre oc et oïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe Linguistique du FoReLL (EA 3816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (EA 3816) - Université de Poitiers, Feb 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description du parler marchois de Dompierre-les-Églises : phonologie, conjugaison et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres sur les parlers du Croissant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet LC4 (Labex EFL - CNRS), Mar 2017, Le Dorat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système de numération et expression du repérage temporel en espéranto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du projet ‘Conter le temps compté’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - Typologie et Universaux Linguistiques, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566271v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-01569724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions non marquées et constructions non finies en wolof</w:t>
               </w:r>
@@ -6258,234 +6258,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'organisation des constructions prédicatives : Une tentative d'explication des idiosyncrasies des paradigmes de conjugaison en wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Linguistique du laboratoire STL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les périphrases verbales du wolof : Analyse et enjeux typologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée des Doctorants de l'UMR ‘Mondes iranien et indien’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Construction Optatif en Wolof : Un cas de grammaticalisation induite par le contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sénélangues 2015 – Langues d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cheikh Anta Diop, Apr 2015, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions prédicatives en Wolof : un cas de contact de langues ?</w:t>
               </w:r>
@@ -6741,234 +6741,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'interface morphologie-syntaxe dans les constructions prédicatives du wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier symposium international ‘La morphologie et ses interfaces’ (MI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3, Sep 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01170312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description et analyse des constructions prédicatives en wolof dans le cadre des modèles constructionnels et typologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontres Jeunes Chercheurs : Modèles et modélisation dans les sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolof Predicative Constructions: a typological and constructional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th TABU Dag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01170312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predicative marker 'na' in Wolof: a case of polygrammaticalization</w:t>
               </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Gu&#233;rin-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/morceaux-de-vie-creusois/77340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dauby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/en/home/449_le-p-tit-prince-der-kleine-prinz-croissant-saint-leginaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupeux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parlons_bas_marchois_une_langue_de_transition_entre_oc_et_oil_maximilien_guerin_michel_dupeux-9782140276767-73864.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pradeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Parisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chanton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-contes_et_histoires_en_parlers_de_fursac_et_de_noth_creuse_corpus_textuel_transcrit_et_traduit_maximilien_guerin_marie_rose_guerin_martinet_guy_pradeau_janette_parisot_jean_marc_chanton-9782140283390-74016.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bidaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bidaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-patoiseries_de_la_soutrane_marcel_remy-9782343243504-71344.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Grobost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66484" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/jeunesse/albums/mes-mille-premiers-mots-en-bas-marchois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/11440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.022.0121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-102-120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266864v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266827v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266836v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102135v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01190724v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.02gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8461/transmettre-les-langues-minorisees" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/the-emergence-of-grammars-a-closer-look-at-dialects-between-phonology-and-morphosyntax/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Gu&#233;rin-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/morceaux-de-vie-creusois/77340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dauby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/en/home/449_le-p-tit-prince-der-kleine-prinz-croissant-saint-leginaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pradeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-contes_et_histoires_en_parlers_de_fursac_et_de_noth_creuse_corpus_textuel_transcrit_et_traduit_maximilien_guerin_marie_rose_guerin_martinet_guy_pradeau_janette_parisot_jean_marc_chanton-9782140283390-74016.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bidaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bidaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parlons_bas_marchois_une_langue_de_transition_entre_oc_et_oil_maximilien_guerin_michel_dupeux-9782140276767-73864.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-patoiseries_de_la_soutrane_marcel_remy-9782343243504-71344.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Grobost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/jeunesse/albums/mes-mille-premiers-mots-en-bas-marchois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/11440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.022.0121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-102-120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266836v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266827v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266864v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102135v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1276" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01190724v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.02gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8461/transmettre-les-langues-minorisees" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/the-emergence-of-grammars-a-closer-look-at-dialects-between-phonology-and-morphosyntax/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>