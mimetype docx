--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -436,824 +436,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parlons bas-marchois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Parlons.., 978-2-14-027676-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’P’tit Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03994601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patoiseries de &amp;quot;La Soutrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", 978-2-343-24350-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le P’tit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Tintenfaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes et histoires en parler de Naves (Allier) : Corpus textuel transcrit et traduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grobost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Grobost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Les Parlers du Croissant", 978-2-343-20344-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02885613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler marchois d'Oradour-Saint-Genest (Haute-Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Les Parlers du Croissant", 978-2-343-20897-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02910251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le P’tit Princ’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grobost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Tintenfaß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mes mille premiers mots en bas-marchois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...765 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dupeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Tintenfaß; La Geste Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-353-0735-6</w:t>
             </w:r>
           </w:p>
@@ -2199,424 +2199,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec les membres du groupe de patois de Luchapt (Vienne)</w:t>
+                <w:t xml:space="preserve">Parlers du Croissant, parlers en danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.16-17</w:t>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266836v2</w:t>
+                <w:t xml:space="preserve">halshs-03266827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être un locuteur du parler de Naves (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03101114v2</w:t>
+                <w:t xml:space="preserve">halshs-03266864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlers du Croissant, parlers en danger</w:t>
+                <w:t xml:space="preserve">Comparing inflectional structure across a dialect group: verb morphology in the 'croissant linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léo Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXVI (4), pp.299-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec les membres du groupe de patois de Luchapt (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.14</w:t>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">halshs-03712238v1</w:t>
+                <w:t xml:space="preserve">halshs-03101114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croissant : une zone de transition linguistique au nord de l’aire occitane (2e partie)</w:t>
               </w:r>
@@ -2665,364 +2665,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03108170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission et dynamique des parlers du Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Langues minoritaires : quels acteurs pour quel avenir ?, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/cpe.1276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102135v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les parlers du Croissant : des parlers de transition au cœur de l’aire gallo-romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Feuille de Philologie Comparée Lituanienne et Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XI, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transmission et dynamique des parlers du Croissant</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de numération en wolof : description et comparaison avec les autres langues atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/cpe.1276⟩</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (2), pp.121-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-05102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03207241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croissant : une zone de transition linguistique au nord de l’aire occitane (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimòni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parler marchois : une particularité du patrimoine linguistique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dupeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'onte Ses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3041,165 +3041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02307435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse typologique et syntaxique du génitif wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diversité des pratiques de recherche en science du langage, HS-16, http://corela.revues.org/3853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01169528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Gregory D. S. Anderson, Auxiliary verb constructions in the languages of Africa, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et Langues Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01190724v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01169528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicats complexes en wolof : Unités morphologiques ou constructions syntaxiques ?</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des dialectes de l’aire du Croissant : une approche différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Modélisation diasystémique et typologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5089,50 +5089,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02116711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission and dynamics of the Crescent languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference "Minority Languages: what actors for what future?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Etudes sur le Plurilinguisme européen (EA1339 LiLPa) &amp; Département de dialectologie alsacienne et mosellane (Université de Strasbourg), Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02377273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les parlers de la Combraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5141,141 +5210,72 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sannat (creuse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02446861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration du système verbal des parlers du Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,50 +5555,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01735094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marchois : Une langue entre oc et oïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe Linguistique du FoReLL (EA 3816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (EA 3816) - Université de Poitiers, Feb 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description du parler marchois de Dompierre-les-Églises : phonologie, conjugaison et lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres sur les parlers du Croissant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet LC4 (Labex EFL - CNRS), Mar 2017, Le Dorat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de numération et expression du repérage temporel en espéranto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du projet ‘Conter le temps compté’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - Typologie et Universaux Linguistiques, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5607,885 +5814,678 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01569724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marchois : Une langue entre oc et oïl</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions non marquées et constructions non finies en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’équipe Linguistique du FoReLL (EA 3816)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FoReLL (EA 3816) - Université de Poitiers, Feb 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Équipe ‘Description et Documentation des Langues’ du LLL (UMR 7270)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Description du parler marchois de Dompierre-les-Églises : phonologie, conjugaison et lexique</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01735116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes de conjugaison en marchois (Croissant limousin) : entre Oc et Oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres sur les parlers du Croissant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet LC4 (Labex EFL - CNRS), Mar 2017, Le Dorat, France</w:t>
+              <w:t xml:space="preserve">XIIn Congrès de l’Associacion internacionala d’estudis occitans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIEO, Jul 2017, Albi, France. pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Système de numération et expression du repérage temporel en espéranto</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locative, Presentative and Progressive Constructions in Atlantic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Colloquium on African Languages and Linguistics (CALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universiteit Leiden, Aug 2016, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions à extraction en wolof : focalisation et relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Problèmes d'Analyse et de Comparaison des Langues” (PACoL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-Lacito, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs prédicatifs en wolof : analyse et enjeux typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 7023 (SFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numération et deixis temporelle en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du projet ‘Conter le temps compté’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS - Typologie et Universaux Linguistiques, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, CNRS - Typologie et Universaux Linguistiques, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constructions non marquées et constructions non finies en wolof</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périphrases verbales du wolof : Analyse et enjeux typologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Équipe ‘Description et Documentation des Langues’ du LLL (UMR 7270)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">3ème Journée des Doctorants de l'UMR ‘Mondes iranien et indien’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les paradigmes de conjugaison en marchois (Croissant limousin) : entre Oc et Oïl</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Construction Optatif en Wolof : Un cas de grammaticalisation induite par le contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIn Congrès de l’Associacion internacionala d’estudis occitans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIEO, Jul 2017, Albi, France. pp.215-225</w:t>
+              <w:t xml:space="preserve">Colloque Sénélangues 2015 – Langues d'Afrique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cheikh Anta Diop, Apr 2015, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des constructions prédicatives : Une tentative d'explication des idiosyncrasies des paradigmes de conjugaison en wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Linguistique du laboratoire STL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246775v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions prédicatives en Wolof : un cas de contact de langues ?</w:t>
               </w:r>
@@ -6741,234 +6741,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description et analyse des constructions prédicatives en wolof dans le cadre des modèles constructionnels et typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Rencontres Jeunes Chercheurs : Modèles et modélisation dans les sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolof Predicative Constructions: a typological and constructional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th TABU Dag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'interface morphologie-syntaxe dans les constructions prédicatives du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier symposium international ‘La morphologie et ses interfaces’ (MI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille 3, Sep 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01170312v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00881611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predicative marker 'na' in Wolof: a case of polygrammaticalization</w:t>
               </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léo Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Gu&#233;rin-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/morceaux-de-vie-creusois/77340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dauby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/en/home/449_le-p-tit-prince-der-kleine-prinz-croissant-saint-leginaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pradeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-contes_et_histoires_en_parlers_de_fursac_et_de_noth_creuse_corpus_textuel_transcrit_et_traduit_maximilien_guerin_marie_rose_guerin_martinet_guy_pradeau_janette_parisot_jean_marc_chanton-9782140283390-74016.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bidaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bidaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parlons_bas_marchois_une_langue_de_transition_entre_oc_et_oil_maximilien_guerin_michel_dupeux-9782140276767-73864.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-patoiseries_de_la_soutrane_marcel_remy-9782343243504-71344.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Grobost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/jeunesse/albums/mes-mille-premiers-mots-en-bas-marchois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/11440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.022.0121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-102-120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266836v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266827v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266864v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102135v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1276" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01190724v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.02gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8461/transmettre-les-langues-minorisees" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/the-emergence-of-grammars-a-closer-look-at-dialects-between-phonology-and-morphosyntax/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Gu&#233;rin-Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/morceaux-de-vie-creusois/77340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dauby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/en/home/449_le-p-tit-prince-der-kleine-prinz-croissant-saint-leginaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pradeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-contes_et_histoires_en_parlers_de_fursac_et_de_noth_creuse_corpus_textuel_transcrit_et_traduit_maximilien_guerin_marie_rose_guerin_martinet_guy_pradeau_janette_parisot_jean_marc_chanton-9782140283390-74016.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dupeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parlons_bas_marchois_une_langue_de_transition_entre_oc_et_oil_maximilien_guerin_michel_dupeux-9782140276767-73864.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bidaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bidaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-patoiseries_de_la_soutrane_marcel_remy-9782343243504-71344.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Grobost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66484" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/jeunesse/albums/mes-mille-premiers-mots-en-bas-marchois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.220.0443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/11440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.022.0121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-102-120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266827v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266864v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266836v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102135v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01190724v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.2.02gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8461/transmettre-les-langues-minorisees" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/the-emergence-of-grammars-a-closer-look-at-dialects-between-phonology-and-morphosyntax/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04747251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>