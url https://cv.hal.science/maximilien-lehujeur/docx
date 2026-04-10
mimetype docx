--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -502,325 +502,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Earthquake Detection and Local Travel Time Tomography in the South‐Central Andes (32–35°S)</w:t>
+                <w:t xml:space="preserve">Eikonal surface wave tomography of central and eastern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Ammirati</w:t>
+                <w:t xml:space="preserve">Pengxiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+                <w:t xml:space="preserve">Shaohong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Easton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chunquan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2022JB024097. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (3), pp.1865-1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829259v1</w:t>
+                <w:t xml:space="preserve">hal-03829241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive imaging of collisional orogens: a review of a decade of geophysical studies in the Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Automated Earthquake Detection and Local Travel Time Tomography in the South‐Central Andes (32–35°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Stehly</w:t>
+                <w:t xml:space="preserve">Gabriel Easton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2022JB024097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520515v1</w:t>
+                <w:t xml:space="preserve">hal-03829259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eikonal surface wave tomography with smoothing splines - Application to Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -861,213 +857,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eikonal surface wave tomography of central and eastern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive imaging of collisional orogens: a review of a decade of geophysical studies in the Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengxiang Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaohong Xia</w:t>
+                <w:t xml:space="preserve">Jordi Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunquan Yu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 231 (3), pp.1865-1879. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829241v1</w:t>
+                <w:t xml:space="preserve">hal-03520515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional shear velocity structure of the Mauleon and Arzacq basins (Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villaseñor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eikonal Tomography Using Coherent Surface Waves Extracted From Ambient Noise by Iterative Matched Filtering—Application to the Large‐N Maupasacq Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,330 +1480,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03707723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
+                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323327v1</w:t>
+                <w:t xml:space="preserve">hal-01482004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
+                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208 (1), </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.B209-B217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482004v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise near a deep geothermal reservoir and implications for interferometric methods: a case study in northern Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,286 +2385,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
               </w:r>
@@ -2801,77 +2801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
@@ -3485,77 +3485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
@@ -3954,51 +3954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Easton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Xia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunquan Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben-Zion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hwang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehujeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2K5LCJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAH013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Xia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunquan Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Easton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben-Zion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hwang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehujeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2K5LCJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAH013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>