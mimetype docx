--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1480,330 +1480,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03707723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
+                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (6), pp.B209-B217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482004v1</w:t>
+                <w:t xml:space="preserve">hal-02323327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical seismic profiling using double-beamforming processing of nonuniform anthropogenic seismic noise: The case study of Rittershoffen, Upper Rhine Graben, France</w:t>
+                <w:t xml:space="preserve">Ambient noise tomography with non-uniform noise sources and low aperture networks: case study of deep geothermal reservoirs in northern Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (6), pp.B209-B217. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2017-0136.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323327v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise near a deep geothermal reservoir and implications for interferometric methods: a case study in northern Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,286 +2385,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
               </w:r>
@@ -2801,77 +2801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
@@ -3954,51 +3954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Xia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunquan Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Easton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben-Zion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hwang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehujeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2K5LCJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAH013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengxiang Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Xia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunquan Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Easton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03520515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Ben-Zion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Chenadec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2017-0136.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0020-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hwang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehujeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2K5LCJT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAH013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>